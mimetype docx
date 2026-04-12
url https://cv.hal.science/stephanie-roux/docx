--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1356,333 +1356,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03920865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of reactors to monitor Maillard kinetics in food products</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrichment of chicken meat with Omega-3 in tropical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Mathiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on the Maillard reaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">2012 EFFoST Annual Meeting - A Lunch Box for Tomorrow : An interactive combination of integrated analysis and specialized knowledge of food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435386v1</w:t>
+                <w:t xml:space="preserve">hal-01435378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment of chicken meat with Omega-3 in tropical conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of reactors to monitor Maillard kinetics in food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Courel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adeline Mathiaud</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 EFFoST Annual Meeting - A Lunch Box for Tomorrow : An interactive combination of integrated analysis and specialized knowledge of food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. International Symposium on the Maillard reaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435378v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichment of chicken meat with omega-3 in tropical conditions : P 1-31</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mathiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1750,77 +1750,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal kinetics of malondialdehyde content changes in chicken meats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1862,103 +1862,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de régimes alimentaires enrichis en acides gras oméga-3 sur les performances zootechniques et la qualité technologique de la viande des poulets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mathiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques QualiREG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Saint Gilles, La Réunion</w:t>
@@ -2000,77 +2000,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a flax seeds diet on lipid oxidation of raw and cooked chicken meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3930,77 +3930,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of malonaldehyde content in enriched chicken meat during isothermal cooking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4076,64 +4076,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a flax seeds diet on lipid oxidation of raw and cooked poultry meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5289,51 +5289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06D706EA"/>
+    <w:nsid w:val="D2BBF2AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5520,51 +5520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-roux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8074-6918" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140016627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744384v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Atbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baatard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chyria&#239;eff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Crouts de Paille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda-V&#225;zquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.126" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Boussard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Keller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Golitin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Pernin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412071v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braulio Gomez Ruiz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Courtois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387645v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03920865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Birlouez-Aragon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mathiaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193240v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathiaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03921127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893227v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chiru" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sicard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318480v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descharles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rega" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonazzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114183" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03819621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131917" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03820064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.J.S. van Boekel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111565" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363142v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Descharles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107635" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2020.10.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03652655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Descharles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109087" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rocca-Polim&#233;ni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Z&#225;rate Vilet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.08.032" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629343v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.01.051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746020v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda Vasquez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9082" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561034v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Municino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Massa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.02.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533897v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.107" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200435" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVCNJK5M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193244v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arnaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02059812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Picart-Palmade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.01.013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRJQ6BDF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666414v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ait Ameur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895807v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ait-Ameur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat H. Benkhelifa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433688v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Manouchehri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922902v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-roux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8074-6918" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140016627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744384v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Atbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baatard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chyria&#239;eff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Crouts de Paille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda-V&#225;zquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.126" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Boussard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Keller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Golitin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Pernin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412071v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braulio Gomez Ruiz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Courtois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387645v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03920865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Birlouez-Aragon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435378v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mathiaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193240v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathiaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03921127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893227v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chiru" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sicard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318480v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descharles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rega" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonazzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114183" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03819621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131917" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03820064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.J.S. van Boekel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111565" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363142v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Descharles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107635" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2020.10.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03652655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Descharles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109087" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rocca-Polim&#233;ni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Z&#225;rate Vilet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.08.032" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629343v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.01.051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746020v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda Vasquez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9082" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561034v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Municino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Massa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.02.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533897v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.107" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200435" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVCNJK5M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193244v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arnaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02059812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Picart-Palmade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.01.013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRJQ6BDF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666414v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ait Ameur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895807v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ait-Ameur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat H. Benkhelifa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433688v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Manouchehri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922902v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>