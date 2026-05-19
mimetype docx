--- v1 (2026-04-12)
+++ v2 (2026-05-19)
@@ -5289,51 +5289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2BBF2AE"/>
+    <w:nsid w:val="B8E842E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>