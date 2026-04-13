--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -331,477 +331,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a preliminary multivariable model predicting hamstring strain injuries during preseason screening in soccer players: a multidisciplinary approach</w:t>
+                <w:t xml:space="preserve">Dysfunctional eating attitudes and behaviors among athletes: The role and potential of virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Baize</w:t>
+                <w:t xml:space="preserve">Marie-Josée St-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mériaux-Scoffier</w:t>
+                <w:t xml:space="preserve">Giulia Corno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anasthase Massamba</w:t>
+                <w:t xml:space="preserve">Stéphanie Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hureau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johana Monthuy-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07853890.2025.2494683⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063266v1</w:t>
+                <w:t xml:space="preserve">hal-04881606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of the Decisional Balance Scale for Physical Activity in Female Survivors of Violence (DBSPA-FSV)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a preliminary multivariable model predicting hamstring strain injuries during preseason screening in soccer players: a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Favola</w:t>
+                <w:t xml:space="preserve">Stéphanie Mériaux-Scoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
+                <w:t xml:space="preserve">Anasthase Massamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou-Anne Piroird</w:t>
+                <w:t xml:space="preserve">Thomas Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meggy Hayotte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Reneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, </w:t>
+              <w:t xml:space="preserve">Annals of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2025.1638237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07853890.2025.2494683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334657v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfunctional eating attitudes and behaviors among athletes: The role and potential of virtual reality</w:t>
+                <w:t xml:space="preserve">Development and validation of the Decisional Balance Scale for Physical Activity in Female Survivors of Violence (DBSPA-FSV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josée St-Pierre</w:t>
+                <w:t xml:space="preserve">Camille Favola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Corno</w:t>
+                <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Meriaux</w:t>
+                <w:t xml:space="preserve">Lou-Anne Piroird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johana Monthuy-Blanc</w:t>
+                <w:t xml:space="preserve">Meggy Hayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mériaux-Scoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2025.1638237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881606v1</w:t>
+                <w:t xml:space="preserve">hal-05334657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and preliminary validation of the RESilience qualities In SporT (RESIST) scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meggy Hayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -852,90 +852,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percevoir l’image de son corps sportif autrement : apport innovant de la réalité virtuelle chez une sportive en natation artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johana Monthuy-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Bourbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Corno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mériaux-Scoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 59 (4), pp.247-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -963,278 +963,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfunctional eating attitudes and behaviors among French elite athletes: the impact of psychological characteristics and the sporting calendar</w:t>
+                <w:t xml:space="preserve">Enhanced risk of disordered eating in female athletes: Exploring the contribution of sport types and competitive levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Daubresse</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Barbara Vulpinari-Grajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mériaux-Scoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1423772⟩</w:t>
+              <w:t xml:space="preserve">Performance Enhancement &amp; Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2), pp.100277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peh.2024.100277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711809v1</w:t>
+                <w:t xml:space="preserve">hal-04759195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced risk of disordered eating in female athletes: Exploring the contribution of sport types and competitive levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dysfunctional eating attitudes and behaviors among French elite athletes: the impact of psychological characteristics and the sporting calendar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Daubresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Meignié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Antero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vulpinari-Grajon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Christine Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mériaux-Scoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Enhancement &amp; Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (2), pp.100277. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peh.2024.100277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1423772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759195v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological risk factors for a first hamstring strain injury in soccer: a qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne D’arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1307,90 +1307,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep Assessment in Competitive Athletes: Development and Validation of French Versions of the Athens Insomnia Scale and the Athlete Sleep Behavior Questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Meriaux-Scoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meggy Hayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2060,51 +2060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level Athletes’ Motivation for Sport and Susceptibility to Doping: The Mediating Role of Eating Behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Woodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,51 +2285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of eating and deviant behaviors in bodybuilders according to their competitive engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2519,51 +2519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation and validation of a short French version of the Drive for Muscularity Scale in male athletes (DMS-FR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2662,51 +2662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deviant Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 119, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2766,51 +2766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (5), pp.e0196608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2870,51 +2870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Corrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Medicine &amp; Doping Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 07 (04), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3046,590 +3046,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation en langue francaise de l’Échelle de Mesure de l’EfficacitéAutoRégulatrice des Affects en Sport (EARAS)</w:t>
+                <w:t xml:space="preserve">Développement et Validation en Langue Française de l’Echelle de Mesure de l’Efficacité AutoRégulatrice des Affects en Sport (EARAS).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Corrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524829v1</w:t>
+                <w:t xml:space="preserve">hal-03537756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et Validation en Langue Française de l’Echelle de Mesure de l’Efficacité AutoRégulatrice des Affects en Sport (EARAS).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Corrion</w:t>
+                <w:t xml:space="preserve">The Big Five Personality Traits and French Firefighter Burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vaulerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (4), pp.e128 - e132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000000679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537756v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Big Five Personality Traits and French Firefighter Burnout The Mediating Role of Achievement Goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vaulerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Vaulerin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58 (4), pp.e128-e132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/JOM.0000000000000679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Big Five Personality Traits and French Firefighter Burnout</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Internalisation of Sociocultural and Thin- Ideal Standards in Sports scale: Development and preliminary validation in female athletes participating in aesthetic sports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1612197X.2015.1122720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000000679⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01775071v1</w:t>
+                <w:t xml:space="preserve">hal-02524824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Internalisation of Sociocultural and Thin- Ideal Standards in Sports scale: Development and preliminary validation in female athletes participating in aesthetic sports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement et validation en langue francaise de l’Échelle de Mesure de l’EfficacitéAutoRégulatrice des Affects en Sport (EARAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Corrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1612197X.2015.1122720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524824v1</w:t>
+                <w:t xml:space="preserve">hal-02524829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Five Personality Traits and Eating Attitudes in Intensively Training Dancers: The Mediating Role of Internalized Thinness Norms.</w:t>
               </w:r>
@@ -3667,51 +3667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lewton-Brain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Filaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.627-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3788,51 +3788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lewton-Brain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Filaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, pp.627-633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3978,51 +3978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Corrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4095,51 +4095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (3), pp.140-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4199,51 +4199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4290,51 +4290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs psychosociaux des attitudes alimentaires déséquilibrées en contexte sportif : une revue de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 76, pp.47 - 57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4362,234 +4362,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs psychosociaux des attitudes alimentaires déséquilibrées en contexte sportif : une revue de littérature</w:t>
+                <w:t xml:space="preserve">Psychosocial Consequences of Disordered Eating Attitudes in Elite Female Figure Skaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F d'Arripe-Longueville</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Woodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2011123⟩</w:t>
+              <w:t xml:space="preserve">European Eating Disorders Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/erv.1107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524759v1</w:t>
+                <w:t xml:space="preserve">hal-02524779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial Consequences of Disordered Eating Attitudes in Elite Female Figure Skaters</w:t>
+                <w:t xml:space="preserve">Facteurs psychosociaux des attitudes alimentaires déséquilibrées en contexte sportif : une revue de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Eating Disorders Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76, pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2011123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/erv.1107⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02524779v1</w:t>
+                <w:t xml:space="preserve">hal-02524759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of locus of control on disordered eating in athletes: The mediational role of self-regulation of eating attitudes</w:t>
               </w:r>
@@ -4601,51 +4601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eating Behaviors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4731,51 +4731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4848,51 +4848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Corrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (4), pp.696--705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4952,51 +4952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Eating Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5042,51 +5042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociocognitive Self-Regulatory Mechanisms Governing Judgments of the Acceptability and Likelihood of Sport Cheating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Corrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5198,51 +5198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eating Behaviors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (3), pp.164--169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5315,51 +5315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Corrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (4), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5419,51 +5419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maïano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40, pp.324- 350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5546,77 +5546,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Taoufiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Daubresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meggy Hayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t>
@@ -5697,51 +5697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the Association for Applied Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5824,51 +5824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Etudes de la Société Française de Psychologie du Sport (SFPS),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Wattignies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5983,51 +5983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F813BA9"/>
+    <w:nsid w:val="0A9B9012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6214,51 +6214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-scoffier-meriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6229-6236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180858025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532269v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Franzoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane B&#246;llenr&#252;cher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Scoffier-M&#233;riaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Messerli-B&#252;rgy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2025-0044" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063266v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Baize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;riaux-Scoffier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Massamba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reneaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2025.2494683" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334657v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Favola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Piroird" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1638237" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e St-Pierre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Corno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Meriaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Monthuy-Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.10.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Chr&#233;tien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;riaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2024.2341391" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Bourbeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.04.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Daubresse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meigni&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1423772" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vulpinari-Grajon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peh.2024.100277" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#8217;arripe-Longueville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Scoffier-Meriaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1377045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Meriaux-Scoffier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1770803" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Filleul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meinadier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Maillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derwin K.-C. Chan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.651" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881193v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Paquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.905277" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chaba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2019-0097" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Woodman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2020.1736642" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02531858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524864v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-019-0274-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524854v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01639625.2018.1437652" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759225v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524852v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196608" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.119.0065" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759233v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0673.1000197" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Longueville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.05.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537756v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524837v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vaulerin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emile" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000000679" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01775071v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524824v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2015.1122720" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01785211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Falzon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lewton-Brain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524816v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Mateos-Padorno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Mart&#237;nez-Pati&#241;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524808v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.04.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524814v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gernigon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2012.03.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524797v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2011.11.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2011123" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524779v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.1107" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS72XSNC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524715v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eatbeh.2010.02.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524721v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.03.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Corrion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2009.00984.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524757v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eat.20597" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W137F6TZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Roussel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.32.5.595" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232342v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524708v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Paquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524698v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ma&#239;ano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392013v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Taoufiq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934851v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930968v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Scoffier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-scoffier-meriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6229-6236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180858025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532269v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Franzoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane B&#246;llenr&#252;cher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Scoffier-M&#233;riaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Messerli-B&#252;rgy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2025-0044" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e St-Pierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Corno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Meriaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Monthuy-Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.10.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Baize" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;riaux-Scoffier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Massamba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reneaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2025.2494683" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Favola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Piroird" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1638237" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Chr&#233;tien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;riaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2024.2341391" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Bourbeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.04.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vulpinari-Grajon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peh.2024.100277" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Daubresse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meigni&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1423772" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#8217;arripe-Longueville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Scoffier-Meriaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1377045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Meriaux-Scoffier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1770803" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Filleul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meinadier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Maillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derwin K.-C. Chan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.651" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881193v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Paquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.905277" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chaba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2019-0097" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Woodman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2020.1736642" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02531858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524864v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-019-0274-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524854v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01639625.2018.1437652" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759225v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524852v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196608" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.119.0065" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759233v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0673.1000197" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Longueville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01775071v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vaulerin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emile" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000000679" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2015.1122720" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.05.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01785211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Falzon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lewton-Brain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524816v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Mateos-Padorno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Mart&#237;nez-Pati&#241;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524808v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.04.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524814v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gernigon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2012.03.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524797v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2011.11.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2011123" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524779v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.1107" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS72XSNC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524759v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524715v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eatbeh.2010.02.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524721v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.03.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Corrion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2009.00984.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524757v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eat.20597" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W137F6TZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Roussel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.32.5.595" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232342v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524708v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Paquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524698v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ma&#239;ano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392013v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Taoufiq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934851v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930968v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Scoffier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>