--- v1 (2026-04-13)
+++ v2 (2026-05-07)
@@ -331,187 +331,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfunctional eating attitudes and behaviors among athletes: The role and potential of virtual reality</w:t>
+                <w:t xml:space="preserve">Development and validation of the Decisional Balance Scale for Physical Activity in Female Survivors of Violence (DBSPA-FSV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josée St-Pierre</w:t>
+                <w:t xml:space="preserve">Camille Favola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Corno</w:t>
+                <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Meriaux</w:t>
+                <w:t xml:space="preserve">Lou-Anne Piroird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johana Monthuy-Blanc</w:t>
+                <w:t xml:space="preserve">Meggy Hayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mériaux-Scoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.10.005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2025.1638237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881606v1</w:t>
+                <w:t xml:space="preserve">hal-05334657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a preliminary multivariable model predicting hamstring strain injuries during preseason screening in soccer players: a multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mériaux-Scoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anasthase Massamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -552,256 +565,243 @@
               <w:t xml:space="preserve">Annals of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 57 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07853890.2025.2494683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of the Decisional Balance Scale for Physical Activity in Female Survivors of Violence (DBSPA-FSV)</w:t>
+                <w:t xml:space="preserve">Dysfunctional eating attitudes and behaviors among athletes: The role and potential of virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Favola</w:t>
+                <w:t xml:space="preserve">Marie-Josée St-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
+                <w:t xml:space="preserve">Giulia Corno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou-Anne Piroird</w:t>
+                <w:t xml:space="preserve">Stéphanie Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meggy Hayotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mériaux-Scoffier</w:t>
+                <w:t xml:space="preserve">Johana Monthuy-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2025.1638237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334657v1</w:t>
+                <w:t xml:space="preserve">hal-04881606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and preliminary validation of the RESilience qualities In SporT (RESIST) scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meggy Hayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -852,90 +852,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percevoir l’image de son corps sportif autrement : apport innovant de la réalité virtuelle chez une sportive en natation artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johana Monthuy-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Bourbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Corno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mériaux-Scoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 59 (4), pp.247-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -982,51 +982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced risk of disordered eating in female athletes: Exploring the contribution of sport types and competitive levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vulpinari-Grajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mériaux-Scoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Enhancement &amp; Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (2), pp.100277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1112,51 +1112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Antero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mériaux-Scoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1190,51 +1190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological risk factors for a first hamstring strain injury in soccer: a qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne D’arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1301,404 +1301,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep Assessment in Competitive Athletes: Development and Validation of French Versions of the Athens Insomnia Scale and the Athlete Sleep Behavior Questionnaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a French Paper-and-Pencil Implicit Association Test to Measure Athletes’ Implicit Doping Attitude (IAT-Dop)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Meriaux-Scoffier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Enzo Piponnier</w:t>
+                <w:t xml:space="preserve">Valentine Filleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne D’arripe-Longueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meinadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derwin K.-C. Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0043-1770803⟩</w:t>
+              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/irsp.651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156900v1</w:t>
+                <w:t xml:space="preserve">hal-04817897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a French Paper-and-Pencil Implicit Association Test to Measure Athletes’ Implicit Doping Attitude (IAT-Dop)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacky Maillot</w:t>
+                <w:t xml:space="preserve">Sleep Assessment in Competitive Athletes: Development and Validation of French Versions of the Athens Insomnia Scale and the Athlete Sleep Behavior Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derwin K.-C. Chan</w:t>
+                <w:t xml:space="preserve">Stéphanie Meriaux-Scoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meggy Hayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (1), </w:t>
+              <w:t xml:space="preserve">Sleep Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.183 - 196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/irsp.651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0043-1770803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817897v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a French Paper-and-Pencil Implicit Association Test to Measure Athletes’ Implicit Doping Attitude (IAT-Dop)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Filleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne D’arripe-Longueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meinadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derwin K.-C. Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5334/irsp.651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759200v1</w:t>
@@ -2060,51 +2060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level Athletes’ Motivation for Sport and Susceptibility to Doping: The Mediating Role of Eating Behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Woodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,359 +2285,359 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of eating and deviant behaviors in bodybuilders according to their competitive engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne D’arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deviant Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">, 2018, 40 (6), pp.655-671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01639625.2018.1437652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524854v1</w:t>
+                <w:t xml:space="preserve">hal-04759225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of eating and deviant behaviors in bodybuilders according to their competitive engagement</w:t>
+                <w:t xml:space="preserve">Adaptation and validation of a short French version of the Drive for Muscularity Scale in male athletes (DMS-FR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne D’arripe-Longueville</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deviant Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01639625.2018.1437652⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759225v1</w:t>
+                <w:t xml:space="preserve">hal-02524852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation and validation of a short French version of the Drive for Muscularity Scale in male athletes (DMS-FR)</w:t>
+                <w:t xml:space="preserve">Investigation of eating and deviant behaviors in bodybuilders according to their competitive engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deviant Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01639625.2018.1437652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196608⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02524852v1</w:t>
+                <w:t xml:space="preserve">hal-02524854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECHERCHE DE PRISE DE MASSE MUSCULAIRE ET DYSMORPHIE MUSCULAIRE CHEZ LES BODYBUILDERS : UNE REVUE DE LA LITTÉRATURE ANGLOPHONE</w:t>
               </w:r>
@@ -2662,51 +2662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deviant Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 119, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2766,74 +2766,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (5), pp.e0196608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0196608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759233v1</w:t>
@@ -2870,51 +2870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Corrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Medicine &amp; Doping Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 07 (04), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3046,590 +3046,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et Validation en Langue Française de l’Echelle de Mesure de l’Efficacité AutoRégulatrice des Affects en Sport (EARAS).</w:t>
+                <w:t xml:space="preserve">Développement et validation en langue francaise de l’Échelle de Mesure de l’EfficacitéAutoRégulatrice des Affects en Sport (EARAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Corrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2016.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537756v1</w:t>
+                <w:t xml:space="preserve">hal-02524829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Big Five Personality Traits and French Firefighter Burnout</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Emile</w:t>
+                <w:t xml:space="preserve">Développement et Validation en Langue Française de l’Echelle de Mesure de l’Efficacité AutoRégulatrice des Affects en Sport (EARAS).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Corrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01775071v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Big Five Personality Traits and French Firefighter Burnout The Mediating Role of Achievement Goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaulerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58 (4), pp.e128-e132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/JOM.0000000000000679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Internalisation of Sociocultural and Thin- Ideal Standards in Sports scale: Development and preliminary validation in female athletes participating in aesthetic sports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Big Five Personality Traits and French Firefighter Burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vaulerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (4), pp.e128 - e132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000000679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1612197X.2015.1122720⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02524824v1</w:t>
+                <w:t xml:space="preserve">hal-01775071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation en langue francaise de l’Échelle de Mesure de l’EfficacitéAutoRégulatrice des Affects en Sport (EARAS)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Internalisation of Sociocultural and Thin- Ideal Standards in Sports scale: Development and preliminary validation in female athletes participating in aesthetic sports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
+              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2016.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1612197X.2015.1122720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524829v1</w:t>
+                <w:t xml:space="preserve">hal-02524824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Five Personality Traits and Eating Attitudes in Intensively Training Dancers: The Mediating Role of Internalized Thinness Norms.</w:t>
               </w:r>
@@ -3667,51 +3667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lewton-Brain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Filaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.627-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3788,51 +3788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lewton-Brain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Filaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, pp.627-633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3978,51 +3978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Corrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4095,51 +4095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (3), pp.140-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4199,51 +4199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4290,51 +4290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs psychosociaux des attitudes alimentaires déséquilibrées en contexte sportif : une revue de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 76, pp.47 - 57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4362,234 +4362,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial Consequences of Disordered Eating Attitudes in Elite Female Figure Skaters</w:t>
+                <w:t xml:space="preserve">Facteurs psychosociaux des attitudes alimentaires déséquilibrées en contexte sportif : une revue de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Eating Disorders Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/erv.1107⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76, pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2011123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524779v1</w:t>
+                <w:t xml:space="preserve">hal-02524759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs psychosociaux des attitudes alimentaires déséquilibrées en contexte sportif : une revue de littérature</w:t>
+                <w:t xml:space="preserve">Psychosocial Consequences of Disordered Eating Attitudes in Elite Female Figure Skaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F d'Arripe-Longueville</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Woodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2011123⟩</w:t>
+              <w:t xml:space="preserve">European Eating Disorders Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/erv.1107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524759v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of locus of control on disordered eating in athletes: The mediational role of self-regulation of eating attitudes</w:t>
               </w:r>
@@ -4601,51 +4601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eating Behaviors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4673,274 +4673,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d’une échelle courte mesurant le désengagement moral en sport (ECDMS)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and validation of the French Self-Regulatory Eating Attitude in Sports Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gernigon</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Cury</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">K. Corrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (4), pp.696--705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2010.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0838.2009.00984.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524721v1</w:t>
+                <w:t xml:space="preserve">hal-01232339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of the French Self-Regulatory Eating Attitude in Sports Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement et validation d’une échelle courte mesurant le désengagement moral en sport (ECDMS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Corrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Paquet</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Corrion</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Francois Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (4), pp.696--705. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0838.2009.00984.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2010.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232339v1</w:t>
+                <w:t xml:space="preserve">hal-02524721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of social relationships and acceptance on disturbed eating attitudes in elite adolescent female athletes: The mediating role of physical self-perceptions</w:t>
               </w:r>
@@ -4952,51 +4952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Eating Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5042,51 +5042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociocognitive Self-Regulatory Mechanisms Governing Judgments of the Acceptability and Likelihood of Sport Cheating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Corrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5198,51 +5198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eating Behaviors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (3), pp.164--169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5302,87 +5302,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Corrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (4), pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1600-0838.2009.00984.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524708v1</w:t>
@@ -5419,51 +5419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maïano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40, pp.324- 350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5572,51 +5572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Daubresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meggy Hayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t>
@@ -5697,51 +5697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the Association for Applied Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5824,51 +5824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Scoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Etudes de la Société Française de Psychologie du Sport (SFPS),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Wattignies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5983,51 +5983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A9B9012"/>
+    <w:nsid w:val="0457B093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6214,51 +6214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-scoffier-meriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6229-6236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180858025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532269v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Franzoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane B&#246;llenr&#252;cher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Scoffier-M&#233;riaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Messerli-B&#252;rgy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2025-0044" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e St-Pierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Corno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Meriaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Monthuy-Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.10.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Baize" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;riaux-Scoffier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Massamba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reneaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2025.2494683" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Favola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Piroird" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1638237" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Chr&#233;tien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;riaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2024.2341391" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Bourbeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.04.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vulpinari-Grajon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peh.2024.100277" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Daubresse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meigni&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1423772" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#8217;arripe-Longueville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Scoffier-Meriaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1377045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Meriaux-Scoffier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1770803" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Filleul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meinadier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Maillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derwin K.-C. Chan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.651" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881193v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Paquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.905277" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chaba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2019-0097" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Woodman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2020.1736642" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02531858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524864v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-019-0274-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524854v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01639625.2018.1437652" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759225v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524852v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196608" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.119.0065" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759233v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0673.1000197" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Longueville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01775071v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vaulerin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emile" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000000679" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2015.1122720" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.05.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01785211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Falzon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lewton-Brain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524816v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Mateos-Padorno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Mart&#237;nez-Pati&#241;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524808v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.04.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524814v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gernigon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2012.03.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524797v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2011.11.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2011123" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524779v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.1107" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS72XSNC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524759v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524715v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eatbeh.2010.02.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524721v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.03.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Corrion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2009.00984.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524757v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eat.20597" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W137F6TZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Roussel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.32.5.595" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232342v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524708v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Paquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524698v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ma&#239;ano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392013v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Taoufiq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934851v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930968v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Scoffier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-scoffier-meriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6229-6236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180858025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532269v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Franzoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane B&#246;llenr&#252;cher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Scoffier-M&#233;riaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Messerli-B&#252;rgy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2025-0044" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334657v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Favola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Piroird" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;riaux-Scoffier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1638237" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063266v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Baize" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Massamba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reneaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2025.2494683" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e St-Pierre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Corno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Meriaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Monthuy-Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.10.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Chr&#233;tien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;riaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2024.2341391" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Bourbeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.04.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vulpinari-Grajon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peh.2024.100277" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Daubresse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meigni&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1423772" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#8217;arripe-Longueville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Scoffier-Meriaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1377045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Filleul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meinadier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Maillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derwin K.-C. Chan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.651" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156900v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Meriaux-Scoffier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1770803" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881193v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Paquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.905277" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chaba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2019-0097" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Woodman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2020.1736642" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02531858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524864v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-019-0274-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759225v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01639625.2018.1437652" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196608" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.119.0065" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759233v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0673.1000197" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Longueville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.05.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537756v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524837v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vaulerin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emile" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000000679" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01775071v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524824v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2015.1122720" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01785211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Falzon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lewton-Brain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524816v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Mateos-Padorno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Mart&#237;nez-Pati&#241;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524808v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.04.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524814v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gernigon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2012.03.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524797v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2011.11.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2011123" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524779v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.1107" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS72XSNC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524715v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eatbeh.2010.02.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Corrion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2009.00984.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cury" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.03.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524757v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eat.20597" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W137F6TZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Roussel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.32.5.595" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232342v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524708v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Paquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524698v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ma&#239;ano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392013v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Taoufiq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934851v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930968v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Scoffier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>