--- v0 (2026-03-19)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Szenknect </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephanie-szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3691-3621</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076161099</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-6970-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur CEA à l’ICSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire des Interfaces de Matériaux en Evolution (LIME).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimiste, spécialiste des transferts de matière à l’interface solide/solution : dissolution, aspects cinétiques et thermodynamiques ; sorption ; transport en milieux poreux .</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and chemistry of uranium dioxide (UO2) in water from first-principles molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Rodrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 721, pp.136827. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.136827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better knowledge of U(VI) speciation in weakly alkaline solution through an in-depth study of U(VI) intrinsic colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rébiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christin Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 371, pp.144029. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.144029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of metallic Mo nanoparticles on the dissolution kinetics of UO2 in nitric acid under representative PUREX process conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Husainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 615, pp.155922. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.155922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of scheelite under soft acidic conditions via the formation of polyoxotungstate: kinetics and mechanism supported by small-angle X-ray scattering (SAXS) to identify and quantify H 3 PW 12 O 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauduin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106538. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2025.106538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gold ion irradiation on the initial alteration rate of the International Simple Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 588, pp.154817. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and chemical behavior of molybdenum in uranium dioxide samples prepared by hydroxide precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Husainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 596, pp.155075. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of U(IV) in monazite–cheralite ceramics under oxidizing and inert atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison El Monjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille O J Y Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (5), pp.2252-2264. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3DT03251E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal synthesis of (Zr,U)SiO4 : an efficient pathway to incorporate uranium into zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Jeffredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de la Hos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (33), pp.13782-13794. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4DT01604A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved laser-induced fluorescence spectroscopy and chemometrics for fast identification of U(VI)-bearing minerals in a mining context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Benarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 296, pp.122671. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2023.122671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04187821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative dissolution of (U,Ce)O2 materials in aqueous solutions containing H2O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-023-00348-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and environmental stability of monazite-cheralite solid solutions Ln1-2Ca Th PO4 (Ln = Pr, Nd; x = 0–0.15): A thermodynamic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Shelyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148, pp.105504. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ruthenium metallic particles on the dissolution of UO2 in nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-022-00246-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of complex irradiation scenarios on the structure and the properties of the International Simple Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 572, pp.154079. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.154079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03818583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of plutonium( iv ) silicate species in very alkaline reactive media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (36), pp.12528-12536. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1DT02248B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Annealing on Structural and Thermodynamic Properties of ThSiO4-ErPO4 Xenotime Solid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shelyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (16), pp.12020-12028. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiparametric study on the dissolution of synthetic brannerite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.30. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-021-00173-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Water and Hydroxyl Groups in the Structures of Stetindite and Coffinite, MSiO4 (M = Ce, U)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C Strzelecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (2), pp.718-735. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of Th$_{0.25}$U$_{0.75}$O$_2$ sintered pellets: Impact of nitrate ions and nitrous acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dalger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 204, pp.105717. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2021.105717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic non-ideality and disorder heterogeneity in actinide silicate solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marcial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-021-00179-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of platinum group metals (Ru, Pd, Rh) on the dissolution of UO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bertolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 528, pp.151836. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction sintering of rhabdophane into monazite-cheralite Nd1-2xThxCaxPO4 (x = 0 – 0.1) ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (3), pp.911-922. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Hydrothermal Synthesis of Hafnon, HfSiO 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), pp.1820-1828. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b01546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface orientation on dissolution rate and surface dynamics of UO2 single crystals in nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bertolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair Magnaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical fingerprints of brannerite (UTi2O6): an integrated study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Eglinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Machault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84 (2), pp.313-334. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/mgm.2020.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ study of the synthesis of thorite (ThSiO 4 ) under environmental representative conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (33), pp.11512-11521. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT01790F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature Thermodynamics of Cerium Silicates, A-Ce2Si2O7 , and Ce4.67(SiO4)3O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C Strzelecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Kriegsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianming Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (11), pp.2129-2143. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium removal from mining water using Cu substituted hydroxyapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Maihatchi-Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 392, pp.122501. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.122501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of PuSiO4 under hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (19), pp.6434-6445. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT01183E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of CeSiO 4 : Implications for Actinide Orthosilicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Strzelecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Kriegsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nian Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (18), pp.13174-13183. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffinite formation from UO 2+x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhia Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta López García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenxu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.12168. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-69161-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in-situ electron microscopy study of dual ion-beam irradiated xenotime-type ErPO$_4$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 539, pp.152265. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct synthesis of pure brannerite UTi2O6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 515, pp.401-406. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the cationic homogeneity on Th$_{0.5}$U$_{0.5}$O$_2$ densification and chemical durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 514, pp.368-379. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Crystal Structure, and Enthalpies of Formation of Churchite-type REPO 4 ·2H 2 O (RE = Gd to Lu) Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamilarasan Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Shelyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ushakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.4641-4649. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-SEM height maps series to monitor materials corrosion and dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Odorico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Favrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.220-228. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution of UO2 pellets containing metallic particles of Ru, Rh and Pd during dissolution in nitric acid solution: 3D-ESEM monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.182-193. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 sequestration by carbonation of olivine: a new process for optimal separation of the solids produced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Turri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gérardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lapicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Saravia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Processing and Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.480-487. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/gps-2019-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Th-Rhabdophane to Monazite-Cheralite Solid Solutions: Thermal Behavior of Nd 1–2 x Th x Ca x PO 4 · n H 2 O ( x = 0–0.15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.2794-2801. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of coffinite (USiO4) in roll-front uranium deposits using visible to near infrared (Vis-NIR) portable field spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.53-59. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of CeSiO 4 from aqueous precursors under soft hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (22), pp.7551-7559. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9DT01258C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of CeSiO 4 from cerium( iii ) silicate precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Vadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (28), pp.10455-10463. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9DT01990A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature on the dissolution kinetics of synthetic LaPO4-monazite in acidic media between 50 and 130 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Arinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Neumeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Rozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 509, pp.488-495. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics and Stability of Rhabdophanes, Hydrated Rare Earth Phosphates REPO4 · n H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Shelyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2018.00604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of dissolution of Th0.25U0.75O2 sintered pellets in various acidic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dalger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 510, pp.109-122. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.07.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric Study of the Synthesis of ThSiO 4 under Hydrothermal Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (15), pp.9393-9402. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monazite, rhabdophane, xenotime & churchite: Vibrational spectroscopy of gadolinium phosphate polymorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.85-94. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2018.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sintering to chemical durability impact of the cationic homogeneity on the (Th,U)O2 ceramics lifecycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Carbonate Ions on the Synthesis of ThSiO 4 under Hydrothermal Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (19), pp.12398-12408. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution kinetics of monazite LnPO4 (Ln = La to Gd): A multiparametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Neumeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.81-93. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2018.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In pursuit of the rhabdophane crystal structure: from the hydrated monoclinic LnPO4.0.667H2O to the hexagonal LnPO4 (Ln = Nd, Sm, Gd, Eu and Dy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 249, pp.221-227. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JSSC.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of dissolution of UO2 in nitric acid solutions: A multiparametric study of the non-catalysed reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 496, pp.251-264. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the microstructural evolution of Nd2Zr2O7 pyrochlore during dissolution at 90 °C in 4 M HCl: Implications regarding the evaluation of the chemical durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Finkeldei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Odorico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 496, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of thorium in the rhabdophane structure: Synthesis and characterization of Pr 1-2x Ca x Th x PO 4 ·nH 2 O solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 492, pp.88-96. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Silica Walls of Nanopores Filled with Water and Ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rébiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.88-91. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to comment by Konings and Plyasunov on “First experimental determination of the solubility constant of coffinite” [Geochim. Cosmochim. Acta 181 (2016) 36–53]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Ewing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Navrotsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 212, pp.374-376. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility product of the thorium phosphate hydrogen-phosphate hydrate (Th2(PO4)2(HPO4)·H2O,TPHPH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.151-164. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2017.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental determination of the solubility constant of coffinite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.36-53. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectroscopy of synthetic analogues of ankoleite, chernikovite and intermediate solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crétaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 156, pp.143-150. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2015.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetics of a uranothorite (Th$_{1–x}$U$_x$SiO$_4$) solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (19), pp.7117-7124. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b03346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Thorium in the Zircon Structure Type through the Th1–xErx(SiO4)1–x(PO4)x Thorite–Xenotime Solid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janeth Lozano-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (21), pp.11273-11282. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Solubility of Rhabdophanes LnPO4·0.667 H2O (Ln = La to Dy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (28), pp.4615-4630. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201600517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of formation of coffinite, USiO4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Labs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (21), pp.6551-6555. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1507441112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of Th1−xUxO2 : Effects of chemical composition and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 457, pp.304-316. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.11.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffinite, USiO4 , Is Abundant in Nature: So Why Is It So Difficult To Synthesize?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janeth Lozano-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (14), pp.6687-6696. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic502808n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three labeled silica nanoparticles used as tracers in transport experiments in porous media. Part I: Syntheses and characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184, pp.605-612. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental SEM monitoring of Ce1−xLnxO2−x/2 mixed-oxide microstructural evolution during dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (15), pp.5193-5203. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3TA14623E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From thorite to coffinite: A spectroscopic study of Th1−xUxSiO4 solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.302-307. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2013.08.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of uranium mixed oxides: The role of oxygen vacancies vs the redox reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.101-106. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2013.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three labeled silica nanoparticles used as tracers in transport experiments in porous media. Part II: Transport experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.-F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184, pp.613-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoclinic Form of the Rhabdophane Compounds: REEPO4·0.667H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Ben Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (10), pp.5090-5098. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg500707b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of near Infrared Spectroscopy for the Identification of Coffinite and Uranothorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/jnirs.1110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Uranothorites to Coffinite: A Solid Solution Route to the Thermodynamic Properties of USiO 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (12), pp.6957-6968. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic400272s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium carbide dissolution in nitric solution: Sonication vs. silent conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 441 (1-3), pp.421-430. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility properties of synthetic and natural meta-torbernite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Cretaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 442 (1-3), pp.195-207. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of uranothorite solid solutions from polyphase systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Tiberiu Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 441 (1-3), pp.73-83. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characterization and &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; biological evaluation of pure SiHA for bone tissue engineering application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Ludeckgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zymelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 529-530, pp.351-356. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.529-530.351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Structural and Microstructural Changes at the Solid/Solution Interface during Dissolution of Cerium(IV)–Neodymium(III) Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (22), pp.12027-12037. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3007602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of synthetic Th0.5U0.5SiO4 uranothorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.155-160. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2011.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Explain the Difficulties in the Coffinite Synthesis from the Study of Uranothorite?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (21), pp.11117-11126. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic2016758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02036766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric Dissolution of Thorium–Cerium Dioxide Solid Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (22), pp.11702-11714. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic201699t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02037000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of dissolution of thorium and uranium doped britholite ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Du Fou de Kerdaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 404, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00520225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water content on reactive transport of 85Sr in Chernobyl sand columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ardois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dewière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (1-2), pp.47 à 57. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00389130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption isotherms: A review on physical bases, modeling and measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.249-275. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2006.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00199618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of 85Sr in a chernobyl sand column: static and dynamic experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ardois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76 (1-2), pp.139 à 165. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2004.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de phase d’intérêt pour le corium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier NEEDS – GDR SCINEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Marcoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lanthanide and PGM elements and surface modifications during the leaching tests of FP doped UO2 pellets mimicking interim repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des éléments lanthanide et platinoïde sur les mécanismes d’altération de pastilles d’UO2 en conditions représentatives d’un entreposage sous eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R3C 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ru, Rh, Pd and Mo metallic particles on the dissolution kinetics of UO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green process for mine site depollution: superchaotropic foam flotation of tungsten from ores leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EUFOAM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(U,Ce)O2 : a suitable analogue to study the alteration of (U,Pu)O2 MOX fuel in environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis For Nuclear Waste Management 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To the energetics estimation of U(VI) integration in natural intrinsic colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SAXS / SANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Mo nanoparticles on UO2 dissolution kinetics under reprocessing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Husainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uranium Science conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of PuSiO4: lessons coming from chemical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AcE-Methods workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An(IV) doped monazite-cheralite as potential matrices for the long-term conditioning of radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis For Nuclear Waste Management 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramics waste forms for the specific immobilization of radionuclides : from synthesis to long-term behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Scientific Basis for Nuclear Waste Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To the energetics estimation of U(VI) integration in natural intrinsic colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS - Conference of the European Colloid and Interface Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of PuSiO4: lessons coming from chemical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lanthanide and PGM elements on the chemical durability and surface modifications during leaching tests of UO2 pellets mimicking interim repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de différents scénarios d'irradiation sur le comportement à long terme du verre ISG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Miro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04648873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOX fuel alteration mechanisms under deep geological repository conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Spent Fuel Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Tetravalent Actinides in Monazite Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pérouse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ru, Rh, Pd and Mo metallic particles on the dissolution of UO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Spent Fuel Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lanthanide and PGM elements on the chemical durability and surface modifications during leaching tests of FP doped UO2 pellets mimicking interim repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Spent Fuel Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ruthenium metallic particles on the kinetics of dissolution of UO2 in nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of uranium-based dioxide in nitric acid: impact of fission products and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and characterization of PuSiO4 and associated colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Fuel Cycle: A Chemistry Conference (NFC3) -2021 Effects of complex irradiation scenarios on ISG nuclear glass structure, properties and leaching behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Miro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fuel Cycle: A Chemistry Conference (NFC3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of thorium and uranium in the monazite structure by wet chemistry route: synthesis, sintering and long-term behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of complex irradiation scenarios on the structure and the leaching of ISG nuclear glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Miro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peuget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFC3 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Avignon (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oxidative dissolution of (U,Ce)O2 MOX fuel in aqueous solutions containing H2O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lanthanide and PGM elements on the chemical durability and surface modifications during leaching tests of UO2 pellets mimicking interim repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnIV-based cheralites : from wet chemistry synthesis and sintering to long-term behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of water and hydroxyl groups in the structures of stetindite and coffinite, MSiO4 (M = Ce, U)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Strzelecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04720127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ruthenium on the dissolution mechanisms of uranium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMAT 2020 - 6th Nuclear Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Gand (virtual conference), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First determination of dissolution rates of oriented UO2 single crystals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bertolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vienne, Austria. https://doi.org/10.1557/adv.2020.41, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/adv.2020.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02498423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate-based matrices for the specific conditioning of actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACRIM13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How PGM elements can affect the dissolution of uranium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of PuSiO4: synthesis and comparison with analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of PuSiO4: lessons coming from chemical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Th-rhabdophane to monazite-cheralite solid solutions : synthesis and sintering of Nd1-2xThxCaxPO4, nH2O (x = 0-0.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidences for coffinitization of UO2+x sintered pellets under anoxic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhia Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Duro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monazite as a wasteform for actinides : from synthesis to long-term behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, caractérisation et propriétés thermodynamiques de PuSiO$_4$ – cas des systèmes PuSiO$_4$ et CeSiO$_4$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Marcoule 2018 (JSM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la réactivité du dioxyde d'uranium monocristallin vis-à-vis des processus de dissolution en milieu acide : cinétique et réactivité aux interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Magnaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Scientifiques de Marcoule (JSM - 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols Sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the hydrothermal synthesis of ThSiO4, USiO4 and CeSiO4 aiming at determining the conditions of PuSiO4 formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 E-MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">direct detection and identification of uranium(vi)-bearing solids by trlfs and chemometrics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb. Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of fission products on uranium dioxide dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2017 Fall meeting Varsovie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la synthèse de la thorite, thsio4, par voie hydrothermale en vue d'une transposition au pusio4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Nationales de Radiochimie et de Chimie Nucleaire 2016 (JNR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the fission products on the kinetics of dissolution of uranium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal synthesis of CeSiO4 and ThSiO4 from a nitric acid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of silica walls of nanopores filled of water and ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">249th ACS National Meeting &amp; Exposition: Chemistry of Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la présence des produits de fission sur les mécanismes de dissolution de composés modèles à base de dioxyde d'uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Marcoule (JSM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bagnols sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-Chemical Characterization and In Vitro Biological Evaluation of Pure SiHA for Bone Tissue Engineering Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lueckgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zymelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioceramics (Bioceramics Symposium and Annual Meeting of the International Society for Ceramics in Medicine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Chemistry Route to Prepare a Panel of Irradiated MOx FuelModel Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of different irradiation scenarios on the long-term behavior of ISG glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléne Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peuget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUMGLASS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nîmes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04589289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of stable U(VI) colloidal particles in relevant environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rébiscoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“(U,Ce)O2: a suitable analogue to study the alteration of (U,Pu)O2 MOX fuel in environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOX fuel alteration mechanisms under deep geological repository conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration mechanisms of uranium dioxide (UO2): new insights from ab initio molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bertolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balard Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'immobilisation de l'uranium dans les eaux naturelles par précipitation d'un phosphate d'uranyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziouane Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maihatchi-Ahamed A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1658525. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule de suivi de réaction solide/liquide ou slide/gaz pour microscope électronique à balayage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salacroup J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 15/59465. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DELIVRABLE D4.1. Understanding the evolution of an interface during dissolution of actinide oxide materials by macro/microscopic approaches combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Zunino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Horizon 2020 Geniors Project. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04720170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CINÉTIQUE ET THERMODYNAMIQUE DE DISSOLUTION DE PHASES D’INTÉRÊT POUR L’AMONT ET L’AVAL DU CYCLE DUCOMBUSTIBLE NUCLÉAIRE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radiochimie. Université de Montpellier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04704055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId459"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Szenknect </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephanie-szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3691-3621</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076161099</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-6970-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur CEA à l’ICSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire des Interfaces de Matériaux en Evolution (LIME).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimiste, spécialiste des transferts de matière à l’interface solide/solution : dissolution, aspects cinétiques et thermodynamiques ; sorption ; transport en milieux poreux .</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better knowledge of U(VI) speciation in weakly alkaline solution through an in-depth study of U(VI) intrinsic colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rébiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christin Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 371, pp.144029. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.144029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and chemistry of uranium dioxide (UO2) in water from first-principles molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Rodrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 721, pp.136827. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.136827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of metallic Mo nanoparticles on the dissolution kinetics of UO2 in nitric acid under representative PUREX process conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Husainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 615, pp.155922. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.155922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of scheelite under soft acidic conditions via the formation of polyoxotungstate: kinetics and mechanism supported by small-angle X-ray scattering (SAXS) to identify and quantify H 3 PW 12 O 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauduin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106538. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2025.106538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gold ion irradiation on the initial alteration rate of the International Simple Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 588, pp.154817. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of U(IV) in monazite–cheralite ceramics under oxidizing and inert atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison El Monjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille O J Y Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (5), pp.2252-2264. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3DT03251E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and chemical behavior of molybdenum in uranium dioxide samples prepared by hydroxide precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Husainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 596, pp.155075. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal synthesis of (Zr,U)SiO4 : an efficient pathway to incorporate uranium into zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Jeffredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de la Hos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (33), pp.13782-13794. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4DT01604A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and environmental stability of monazite-cheralite solid solutions Ln1-2Ca Th PO4 (Ln = Pr, Nd; x = 0–0.15): A thermodynamic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Shelyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148, pp.105504. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved laser-induced fluorescence spectroscopy and chemometrics for fast identification of U(VI)-bearing minerals in a mining context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Benarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 296, pp.122671. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2023.122671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04187821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative dissolution of (U,Ce)O2 materials in aqueous solutions containing H2O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-023-00348-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ruthenium metallic particles on the dissolution of UO2 in nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-022-00246-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of complex irradiation scenarios on the structure and the properties of the International Simple Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 572, pp.154079. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.154079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03818583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of plutonium( iv ) silicate species in very alkaline reactive media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (36), pp.12528-12536. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1DT02248B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Annealing on Structural and Thermodynamic Properties of ThSiO4-ErPO4 Xenotime Solid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shelyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (16), pp.12020-12028. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiparametric study on the dissolution of synthetic brannerite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.30. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-021-00173-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Water and Hydroxyl Groups in the Structures of Stetindite and Coffinite, MSiO4 (M = Ce, U)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C Strzelecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (2), pp.718-735. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of Th$_{0.25}$U$_{0.75}$O$_2$ sintered pellets: Impact of nitrate ions and nitrous acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dalger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 204, pp.105717. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2021.105717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic non-ideality and disorder heterogeneity in actinide silicate solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marcial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-021-00179-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ study of the synthesis of thorite (ThSiO 4 ) under environmental representative conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (33), pp.11512-11521. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT01790F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical fingerprints of brannerite (UTi2O6): an integrated study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Eglinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Machault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84 (2), pp.313-334. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/mgm.2020.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface orientation on dissolution rate and surface dynamics of UO2 single crystals in nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bertolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair Magnaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction sintering of rhabdophane into monazite-cheralite Nd1-2xThxCaxPO4 (x = 0 – 0.1) ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (3), pp.911-922. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Hydrothermal Synthesis of Hafnon, HfSiO 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), pp.1820-1828. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b01546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of platinum group metals (Ru, Pd, Rh) on the dissolution of UO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bertolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 528, pp.151836. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium removal from mining water using Cu substituted hydroxyapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Maihatchi-Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 392, pp.122501. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.122501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature Thermodynamics of Cerium Silicates, A-Ce2Si2O7 , and Ce4.67(SiO4)3O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C Strzelecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Kriegsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianming Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (11), pp.2129-2143. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of PuSiO4 under hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (19), pp.6434-6445. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT01183E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of CeSiO 4 : Implications for Actinide Orthosilicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Strzelecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Kriegsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nian Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (18), pp.13174-13183. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffinite formation from UO 2+x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhia Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta López García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenxu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.12168. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-69161-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in-situ electron microscopy study of dual ion-beam irradiated xenotime-type ErPO$_4$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 539, pp.152265. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct synthesis of pure brannerite UTi2O6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 515, pp.401-406. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of coffinite (USiO4) in roll-front uranium deposits using visible to near infrared (Vis-NIR) portable field spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.53-59. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Th-Rhabdophane to Monazite-Cheralite Solid Solutions: Thermal Behavior of Nd 1–2 x Th x Ca x PO 4 · n H 2 O ( x = 0–0.15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.2794-2801. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 sequestration by carbonation of olivine: a new process for optimal separation of the solids produced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Turri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gérardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lapicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Saravia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Processing and Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.480-487. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/gps-2019-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution of UO2 pellets containing metallic particles of Ru, Rh and Pd during dissolution in nitric acid solution: 3D-ESEM monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.182-193. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the cationic homogeneity on Th$_{0.5}$U$_{0.5}$O$_2$ densification and chemical durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 514, pp.368-379. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Crystal Structure, and Enthalpies of Formation of Churchite-type REPO 4 ·2H 2 O (RE = Gd to Lu) Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamilarasan Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Shelyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ushakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.4641-4649. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-SEM height maps series to monitor materials corrosion and dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Odorico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Favrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.220-228. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of CeSiO 4 from aqueous precursors under soft hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (22), pp.7551-7559. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9DT01258C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of CeSiO 4 from cerium( iii ) silicate precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Vadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (28), pp.10455-10463. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9DT01990A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics and Stability of Rhabdophanes, Hydrated Rare Earth Phosphates REPO4 · n H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Shelyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2018.00604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature on the dissolution kinetics of synthetic LaPO4-monazite in acidic media between 50 and 130 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Arinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Neumeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Rozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 509, pp.488-495. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution kinetics of monazite LnPO4 (Ln = La to Gd): A multiparametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Neumeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.81-93. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2018.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Carbonate Ions on the Synthesis of ThSiO 4 under Hydrothermal Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (19), pp.12398-12408. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of dissolution of Th0.25U0.75O2 sintered pellets in various acidic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dalger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 510, pp.109-122. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.07.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric Study of the Synthesis of ThSiO 4 under Hydrothermal Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (15), pp.9393-9402. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monazite, rhabdophane, xenotime & churchite: Vibrational spectroscopy of gadolinium phosphate polymorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.85-94. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2018.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sintering to chemical durability impact of the cationic homogeneity on the (Th,U)O2 ceramics lifecycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In pursuit of the rhabdophane crystal structure: from the hydrated monoclinic LnPO4.0.667H2O to the hexagonal LnPO4 (Ln = Nd, Sm, Gd, Eu and Dy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 249, pp.221-227. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JSSC.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of dissolution of UO2 in nitric acid solutions: A multiparametric study of the non-catalysed reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 496, pp.251-264. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the microstructural evolution of Nd2Zr2O7 pyrochlore during dissolution at 90 °C in 4 M HCl: Implications regarding the evaluation of the chemical durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Finkeldei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Odorico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 496, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of thorium in the rhabdophane structure: Synthesis and characterization of Pr 1-2x Ca x Th x PO 4 ·nH 2 O solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 492, pp.88-96. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Silica Walls of Nanopores Filled with Water and Ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rébiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.88-91. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to comment by Konings and Plyasunov on “First experimental determination of the solubility constant of coffinite” [Geochim. Cosmochim. Acta 181 (2016) 36–53]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Ewing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Navrotsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 212, pp.374-376. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility product of the thorium phosphate hydrogen-phosphate hydrate (Th2(PO4)2(HPO4)·H2O,TPHPH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.151-164. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2017.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental determination of the solubility constant of coffinite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.36-53. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectroscopy of synthetic analogues of ankoleite, chernikovite and intermediate solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crétaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 156, pp.143-150. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2015.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Solubility of Rhabdophanes LnPO4·0.667 H2O (Ln = La to Dy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (28), pp.4615-4630. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201600517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetics of a uranothorite (Th$_{1–x}$U$_x$SiO$_4$) solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (19), pp.7117-7124. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b03346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Thorium in the Zircon Structure Type through the Th1–xErx(SiO4)1–x(PO4)x Thorite–Xenotime Solid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janeth Lozano-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (21), pp.11273-11282. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffinite, USiO4 , Is Abundant in Nature: So Why Is It So Difficult To Synthesize?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janeth Lozano-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (14), pp.6687-6696. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic502808n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of Th1−xUxO2 : Effects of chemical composition and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 457, pp.304-316. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.11.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of formation of coffinite, USiO4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Labs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (21), pp.6551-6555. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1507441112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental SEM monitoring of Ce1−xLnxO2−x/2 mixed-oxide microstructural evolution during dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (15), pp.5193-5203. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3TA14623E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of uranium mixed oxides: The role of oxygen vacancies vs the redox reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.101-106. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2013.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From thorite to coffinite: A spectroscopic study of Th1−xUxSiO4 solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.302-307. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2013.08.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three labeled silica nanoparticles used as tracers in transport experiments in porous media. Part I: Syntheses and characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184, pp.605-612. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three labeled silica nanoparticles used as tracers in transport experiments in porous media. Part II: Transport experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.-F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184, pp.613-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoclinic Form of the Rhabdophane Compounds: REEPO4·0.667H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Ben Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (10), pp.5090-5098. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg500707b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of near Infrared Spectroscopy for the Identification of Coffinite and Uranothorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/jnirs.1110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Uranothorites to Coffinite: A Solid Solution Route to the Thermodynamic Properties of USiO 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (12), pp.6957-6968. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic400272s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of uranothorite solid solutions from polyphase systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Tiberiu Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 441 (1-3), pp.73-83. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility properties of synthetic and natural meta-torbernite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Cretaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 442 (1-3), pp.195-207. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium carbide dissolution in nitric solution: Sonication vs. silent conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 441 (1-3), pp.421-430. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characterization and &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; biological evaluation of pure SiHA for bone tissue engineering application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Ludeckgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zymelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 529-530, pp.351-356. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.529-530.351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Structural and Microstructural Changes at the Solid/Solution Interface during Dissolution of Cerium(IV)–Neodymium(III) Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (22), pp.12027-12037. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3007602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of synthetic Th0.5U0.5SiO4 uranothorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.155-160. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2011.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric Dissolution of Thorium–Cerium Dioxide Solid Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (22), pp.11702-11714. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic201699t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02037000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Explain the Difficulties in the Coffinite Synthesis from the Study of Uranothorite?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (21), pp.11117-11126. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic2016758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02036766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of dissolution of thorium and uranium doped britholite ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Du Fou de Kerdaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 404, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00520225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water content on reactive transport of 85Sr in Chernobyl sand columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ardois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dewière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (1-2), pp.47 à 57. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00389130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption isotherms: A review on physical bases, modeling and measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.249-275. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2006.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00199618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of 85Sr in a chernobyl sand column: static and dynamic experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ardois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76 (1-2), pp.139 à 165. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2004.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des éléments lanthanide et platinoïde sur les mécanismes d’altération de pastilles d’UO2 en conditions représentatives d’un entreposage sous eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R3C 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lanthanide and PGM elements and surface modifications during the leaching tests of FP doped UO2 pellets mimicking interim repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de phase d’intérêt pour le corium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier NEEDS – GDR SCINEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Marcoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ru, Rh, Pd and Mo metallic particles on the dissolution kinetics of UO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green process for mine site depollution: superchaotropic foam flotation of tungsten from ores leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EUFOAM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(U,Ce)O2 : a suitable analogue to study the alteration of (U,Pu)O2 MOX fuel in environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis For Nuclear Waste Management 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramics waste forms for the specific immobilization of radionuclides : from synthesis to long-term behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Scientific Basis for Nuclear Waste Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of PuSiO4: lessons coming from chemical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AcE-Methods workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An(IV) doped monazite-cheralite as potential matrices for the long-term conditioning of radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis For Nuclear Waste Management 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Mo nanoparticles on UO2 dissolution kinetics under reprocessing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Husainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uranium Science conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To the energetics estimation of U(VI) integration in natural intrinsic colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SAXS / SANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To the energetics estimation of U(VI) integration in natural intrinsic colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS - Conference of the European Colloid and Interface Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of PuSiO4: lessons coming from chemical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ru, Rh, Pd and Mo metallic particles on the dissolution of UO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Spent Fuel Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOX fuel alteration mechanisms under deep geological repository conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Spent Fuel Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Tetravalent Actinides in Monazite Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pérouse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de différents scénarios d'irradiation sur le comportement à long terme du verre ISG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Miro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04648873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lanthanide and PGM elements on the chemical durability and surface modifications during leaching tests of UO2 pellets mimicking interim repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lanthanide and PGM elements on the chemical durability and surface modifications during leaching tests of FP doped UO2 pellets mimicking interim repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Spent Fuel Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of complex irradiation scenarios on the structure and the leaching of ISG nuclear glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Miro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peuget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFC3 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Avignon (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of thorium and uranium in the monazite structure by wet chemistry route: synthesis, sintering and long-term behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and characterization of PuSiO4 and associated colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Fuel Cycle: A Chemistry Conference (NFC3) -2021 Effects of complex irradiation scenarios on ISG nuclear glass structure, properties and leaching behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Miro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fuel Cycle: A Chemistry Conference (NFC3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ruthenium metallic particles on the kinetics of dissolution of UO2 in nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of uranium-based dioxide in nitric acid: impact of fission products and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lanthanide and PGM elements on the chemical durability and surface modifications during leaching tests of UO2 pellets mimicking interim repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnIV-based cheralites : from wet chemistry synthesis and sintering to long-term behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oxidative dissolution of (U,Ce)O2 MOX fuel in aqueous solutions containing H2O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of water and hydroxyl groups in the structures of stetindite and coffinite, MSiO4 (M = Ce, U)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Strzelecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04720127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ruthenium on the dissolution mechanisms of uranium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMAT 2020 - 6th Nuclear Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Gand (virtual conference), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First determination of dissolution rates of oriented UO2 single crystals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bertolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vienne, Austria. https://doi.org/10.1557/adv.2020.41, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/adv.2020.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02498423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate-based matrices for the specific conditioning of actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACRIM13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How PGM elements can affect the dissolution of uranium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of PuSiO4: synthesis and comparison with analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Th-rhabdophane to monazite-cheralite solid solutions : synthesis and sintering of Nd1-2xThxCaxPO4, nH2O (x = 0-0.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of PuSiO4: lessons coming from chemical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidences for coffinitization of UO2+x sintered pellets under anoxic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhia Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Duro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monazite as a wasteform for actinides : from synthesis to long-term behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, caractérisation et propriétés thermodynamiques de PuSiO$_4$ – cas des systèmes PuSiO$_4$ et CeSiO$_4$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Marcoule 2018 (JSM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la réactivité du dioxyde d'uranium monocristallin vis-à-vis des processus de dissolution en milieu acide : cinétique et réactivité aux interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Magnaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Scientifiques de Marcoule (JSM - 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols Sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of fission products on uranium dioxide dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2017 Fall meeting Varsovie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">direct detection and identification of uranium(vi)-bearing solids by trlfs and chemometrics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb. Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the hydrothermal synthesis of ThSiO4, USiO4 and CeSiO4 aiming at determining the conditions of PuSiO4 formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 E-MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la synthèse de la thorite, thsio4, par voie hydrothermale en vue d'une transposition au pusio4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Nationales de Radiochimie et de Chimie Nucleaire 2016 (JNR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the fission products on the kinetics of dissolution of uranium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal synthesis of CeSiO4 and ThSiO4 from a nitric acid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of silica walls of nanopores filled of water and ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">249th ACS National Meeting &amp; Exposition: Chemistry of Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la présence des produits de fission sur les mécanismes de dissolution de composés modèles à base de dioxyde d'uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Marcoule (JSM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bagnols sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-Chemical Characterization and In Vitro Biological Evaluation of Pure SiHA for Bone Tissue Engineering Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lueckgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zymelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioceramics (Bioceramics Symposium and Annual Meeting of the International Society for Ceramics in Medicine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Chemistry Route to Prepare a Panel of Irradiated MOx FuelModel Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of different irradiation scenarios on the long-term behavior of ISG glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléne Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peuget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUMGLASS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nîmes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04589289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of stable U(VI) colloidal particles in relevant environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rébiscoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“(U,Ce)O2: a suitable analogue to study the alteration of (U,Pu)O2 MOX fuel in environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOX fuel alteration mechanisms under deep geological repository conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration mechanisms of uranium dioxide (UO2): new insights from ab initio molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bertolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balard Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'immobilisation de l'uranium dans les eaux naturelles par précipitation d'un phosphate d'uranyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziouane Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maihatchi-Ahamed A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1658525. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule de suivi de réaction solide/liquide ou slide/gaz pour microscope électronique à balayage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salacroup J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 15/59465. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DELIVRABLE D4.1. Understanding the evolution of an interface during dissolution of actinide oxide materials by macro/microscopic approaches combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Zunino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Horizon 2020 Geniors Project. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04720170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CINÉTIQUE ET THERMODYNAMIQUE DE DISSOLUTION DE PHASES D’INTÉRÊT POUR L’AMONT ET L’AVAL DU CYCLE DUCOMBUSTIBLE NUCLÉAIRE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radiochimie. Université de Montpellier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04704055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId459"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AED6297"/>
+    <w:nsid w:val="FF7C256D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-szenknect" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3691-3621" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076161099" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6970-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05063003v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rodrik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.136827" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05049936v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane R&#233;biscoul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Kr&#228;mer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Goff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.144029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05168253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Husainy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Szenknect" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155922" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05174755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Legrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2025.106538" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Szenknect" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tribet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154817" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kaczmarek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558643v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison El Monjid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O J Y Hunault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT03251E" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barral" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Avallone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Jeffredo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de la Hos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01604A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04187821v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vors" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Anzalone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Benarib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.122671" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04093129v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Montaigne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broudic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Imbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tocino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00348-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04093146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danwen Qin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Shelyug" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105504" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03862238v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clapar&#232;de" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-022-00246-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03818583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.154079" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Welcomme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT02248B" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shelyug" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rafiuddin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01137" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00173-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03379823v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Strzelecki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Goncharov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02757" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703845v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dalger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claparede" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2021.105717" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcial" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00179-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02306798v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cordara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bertolotto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151836" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02353029v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.10.050" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ruwaid Rafiuddin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01546" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lalleman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Magnaldo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raison" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026641v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turuani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Machault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/mgm.2020.7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT01790F" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004698v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Kriegsman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianming Bai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00231" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566929v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Maihatchi-Ahamed" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122501" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013951v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jouan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT01183E" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005926v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Strzelecki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bourgeois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Wei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01476" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhia Alby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Garc&#237;a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxu Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69161-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905196v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baumier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152265" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979146v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantao Lin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.01.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045563v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.12.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349679v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamilarasan Subramani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Ushakov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00524" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064121v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Odorico" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favrichon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183525v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607634v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Turri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine G&#233;rardin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Saravia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2019-0016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048827v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hebert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Lelievre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.01.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02360069v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01258C" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02360056v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vadot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01990A" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048793v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Arinicheva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gausse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neumeier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brandt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Rozov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.07.009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048771v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00604" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045611v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.07.050" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01390" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045615v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dacheux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2018.07.016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339642v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tocino" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045590v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02146" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045583v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.04.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045496v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSSC.2017.03.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998337v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.09.038" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048799v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Finkeldei" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brandt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.09.029" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045639v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.05.019" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02113533v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;biscoul" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambedouzou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brossel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baum" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048810v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Ewing" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navrotsky" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.06.021" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045632v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2017.01.003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998419v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.02.010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010054v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cr&#233;taz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poinssot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2015.11.035" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045481v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poinssot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03346" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045489v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janeth Lozano-Rodriguez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01862" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010069v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600517" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRCWZ3GL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labs" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1507441112" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045274v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.11.094" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045281v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janeth Lozano-Rodriguez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502808n" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048829v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vitorge" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Auger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.07.031" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGKV9RW7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048833v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA14623E" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044011v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Costin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2013.08.093" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044022v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2013.09.014" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048831v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.-F. Martins" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045257v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Ben Kacem" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg500707b" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048822v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.1110" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043924v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Costin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400272s" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076944v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.06.021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB97TQS4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043980v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cretaz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.08.037" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2147R03N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043945v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tiberiu Costin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.05.032" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG7FHJZ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734831v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Bouet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ludeckgen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zymelka" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malaval" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.529-530.351" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999420v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3007602" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043797v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2011.10.004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036766v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2016758" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02037000v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201699t" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00520225v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Du Fou de Kerdaniel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.06.023" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LML42CP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00389130v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ardois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dewi&#232;re" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2008.05.004" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKJR7K2V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00199618v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Limousin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charlet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barthes" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2006.09.010" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNQJGZ3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385392v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barth&#232;s" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2004.08.003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ651M87-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706185v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;neau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705008v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704999v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705005v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier F Le Goff" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705004v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704995v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miserque" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04735254v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiscoul" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704990v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705038v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704994v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Roche" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705039v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04735209v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705035v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704583v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04648873v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gillet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arena" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Tribet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Miro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704577v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704559v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704578v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704575v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704332v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705033v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Massonnet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704327v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680058v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703570v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705003v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704315v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;gou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704306v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704303v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720127v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703043v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02498423v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2020.41" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702350v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702311v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702304v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705031v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702317v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705002v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Duro" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702326v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338619v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Estevenon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Welcomme" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338596v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertolotto" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lalleman" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaldo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417722v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418152v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vercouter" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vors" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb. Sirven" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecointe" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417814v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavalette" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438720v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509794v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claparede" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corso" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509805v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509069v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489547v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216451v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lueckgen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaval" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706103v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fulchiron" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04589289v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706051v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706057v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706063v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696078v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02120424v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziouane Y." TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maihatchi-Ahamed A." TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descostes" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02120400v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salacroup J." TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720170v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Zunino" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04704055v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-szenknect" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3691-3621" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076161099" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6970-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05049936v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane R&#233;biscoul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Kr&#228;mer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.144029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05063003v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rodrik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.136827" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05168253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Husainy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Szenknect" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155922" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05174755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Legrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2025.106538" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Szenknect" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tribet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154817" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison El Monjid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O J Y Hunault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT03251E" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558549v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kaczmarek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barral" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Avallone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Jeffredo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de la Hos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01604A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04093146v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danwen Qin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Shelyug" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105504" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04187821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vors" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Anzalone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Benarib" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.122671" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04093129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Montaigne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broudic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Imbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tocino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00348-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03862238v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clapar&#232;de" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-022-00246-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03818583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.154079" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Welcomme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT02248B" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shelyug" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rafiuddin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01137" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00173-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03379823v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Strzelecki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Goncharov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02757" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703845v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dalger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claparede" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2021.105717" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcial" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00179-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005940v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT01790F" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turuani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Machault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/mgm.2020.7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bertolotto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lalleman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Magnaldo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02353029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.10.050" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005939v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ruwaid Rafiuddin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01546" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02306798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cordara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151836" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566929v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Maihatchi-Ahamed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122501" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004698v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Kriegsman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianming Bai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00231" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013951v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jouan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT01183E" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005926v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Strzelecki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bourgeois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Wei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01476" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhia Alby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Garc&#237;a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxu Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69161-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905196v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baumier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152265" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979146v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantao Lin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.01.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048827v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hebert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Lelievre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.01.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349706v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00028" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607634v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Turri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine G&#233;rardin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Saravia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2019-0016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183525v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045563v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.12.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349679v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamilarasan Subramani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Ushakov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00524" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064121v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Odorico" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favrichon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02360069v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01258C" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02360056v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vadot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01990A" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048771v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00604" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048793v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Arinicheva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gausse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neumeier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brandt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Rozov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.07.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045583v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.04.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045590v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02146" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.07.050" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045593v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01390" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045615v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dacheux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2018.07.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339642v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tocino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045496v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSSC.2017.03.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998337v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.09.038" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048799v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Finkeldei" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brandt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.09.029" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045639v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.05.019" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02113533v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;biscoul" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambedouzou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brossel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baum" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048810v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Ewing" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navrotsky" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.06.021" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045632v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2017.01.003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998419v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.02.010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010054v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cr&#233;taz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poinssot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2015.11.035" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010069v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600517" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRCWZ3GL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045481v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poinssot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03346" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045489v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janeth Lozano-Rodriguez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01862" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045281v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janeth Lozano-Rodriguez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502808n" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045274v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.11.094" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045277v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1507441112" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048833v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA14623E" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044022v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2013.09.014" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044011v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Costin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2013.08.093" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048829v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vitorge" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Auger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.07.031" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGKV9RW7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048831v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.-F. Martins" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045257v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Ben Kacem" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg500707b" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048822v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.1110" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043924v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Costin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400272s" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043945v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tiberiu Costin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.05.032" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG7FHJZ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043980v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cretaz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.08.037" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2147R03N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076944v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.06.021" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB97TQS4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734831v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Bouet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ludeckgen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zymelka" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malaval" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.529-530.351" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999420v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3007602" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043797v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2011.10.004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02037000v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201699t" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036766v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2016758" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00520225v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Du Fou de Kerdaniel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.06.023" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LML42CP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00389130v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ardois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dewi&#232;re" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2008.05.004" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKJR7K2V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00199618v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Limousin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charlet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barthes" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2006.09.010" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNQJGZ3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385392v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barth&#232;s" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2004.08.003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ651M87-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704999v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705008v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706185v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;neau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705005v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier F Le Goff" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705004v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704995v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miserque" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705039v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705038v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704994v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Roche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704990v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04735254v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiscoul" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04735209v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705035v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704578v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704577v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704559v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04648873v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gillet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arena" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Tribet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Miro" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704583v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704575v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705003v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703570v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704327v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680058v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704332v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705033v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Massonnet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704306v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704303v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704315v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;gou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720127v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703043v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02498423v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2020.41" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702350v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702311v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702304v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702317v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705031v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705002v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Duro" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702326v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338619v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Estevenon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Welcomme" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338596v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertolotto" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lalleman" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaldo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417814v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavalette" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418152v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vercouter" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vors" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb. Sirven" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecointe" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417722v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438720v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509794v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claparede" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corso" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509805v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509069v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489547v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216451v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lueckgen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaval" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706103v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fulchiron" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04589289v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706051v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706057v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706063v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696078v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02120424v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziouane Y." TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maihatchi-Ahamed A." TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descostes" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02120400v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salacroup J." TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720170v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Zunino" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04704055v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>