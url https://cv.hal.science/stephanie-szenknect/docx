--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Szenknect </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephanie-szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3691-3621</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076161099</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-6970-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur CEA à l’ICSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire des Interfaces de Matériaux en Evolution (LIME).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimiste, spécialiste des transferts de matière à l’interface solide/solution : dissolution, aspects cinétiques et thermodynamiques ; sorption ; transport en milieux poreux .</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better knowledge of U(VI) speciation in weakly alkaline solution through an in-depth study of U(VI) intrinsic colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rébiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christin Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 371, pp.144029. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.144029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and chemistry of uranium dioxide (UO2) in water from first-principles molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Rodrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 721, pp.136827. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.136827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of metallic Mo nanoparticles on the dissolution kinetics of UO2 in nitric acid under representative PUREX process conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Husainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 615, pp.155922. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.155922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of scheelite under soft acidic conditions via the formation of polyoxotungstate: kinetics and mechanism supported by small-angle X-ray scattering (SAXS) to identify and quantify H 3 PW 12 O 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauduin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106538. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2025.106538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gold ion irradiation on the initial alteration rate of the International Simple Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 588, pp.154817. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of U(IV) in monazite–cheralite ceramics under oxidizing and inert atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison El Monjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille O J Y Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (5), pp.2252-2264. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3DT03251E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and chemical behavior of molybdenum in uranium dioxide samples prepared by hydroxide precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Husainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 596, pp.155075. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal synthesis of (Zr,U)SiO4 : an efficient pathway to incorporate uranium into zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Jeffredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de la Hos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (33), pp.13782-13794. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4DT01604A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and environmental stability of monazite-cheralite solid solutions Ln1-2Ca Th PO4 (Ln = Pr, Nd; x = 0–0.15): A thermodynamic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Shelyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148, pp.105504. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved laser-induced fluorescence spectroscopy and chemometrics for fast identification of U(VI)-bearing minerals in a mining context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Benarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 296, pp.122671. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2023.122671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04187821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative dissolution of (U,Ce)O2 materials in aqueous solutions containing H2O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-023-00348-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ruthenium metallic particles on the dissolution of UO2 in nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-022-00246-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of complex irradiation scenarios on the structure and the properties of the International Simple Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 572, pp.154079. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.154079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03818583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of plutonium( iv ) silicate species in very alkaline reactive media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (36), pp.12528-12536. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1DT02248B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Annealing on Structural and Thermodynamic Properties of ThSiO4-ErPO4 Xenotime Solid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shelyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (16), pp.12020-12028. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiparametric study on the dissolution of synthetic brannerite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.30. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-021-00173-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Water and Hydroxyl Groups in the Structures of Stetindite and Coffinite, MSiO4 (M = Ce, U)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C Strzelecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (2), pp.718-735. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of Th$_{0.25}$U$_{0.75}$O$_2$ sintered pellets: Impact of nitrate ions and nitrous acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dalger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 204, pp.105717. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2021.105717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic non-ideality and disorder heterogeneity in actinide silicate solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marcial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-021-00179-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ study of the synthesis of thorite (ThSiO 4 ) under environmental representative conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (33), pp.11512-11521. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT01790F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical fingerprints of brannerite (UTi2O6): an integrated study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Eglinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Machault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84 (2), pp.313-334. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/mgm.2020.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface orientation on dissolution rate and surface dynamics of UO2 single crystals in nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bertolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair Magnaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction sintering of rhabdophane into monazite-cheralite Nd1-2xThxCaxPO4 (x = 0 – 0.1) ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (3), pp.911-922. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Hydrothermal Synthesis of Hafnon, HfSiO 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), pp.1820-1828. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b01546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of platinum group metals (Ru, Pd, Rh) on the dissolution of UO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bertolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 528, pp.151836. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium removal from mining water using Cu substituted hydroxyapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Maihatchi-Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 392, pp.122501. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.122501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature Thermodynamics of Cerium Silicates, A-Ce2Si2O7 , and Ce4.67(SiO4)3O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C Strzelecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Kriegsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianming Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (11), pp.2129-2143. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of PuSiO4 under hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (19), pp.6434-6445. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT01183E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of CeSiO 4 : Implications for Actinide Orthosilicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Strzelecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Kriegsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nian Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (18), pp.13174-13183. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffinite formation from UO 2+x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhia Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta López García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenxu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.12168. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-69161-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in-situ electron microscopy study of dual ion-beam irradiated xenotime-type ErPO$_4$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 539, pp.152265. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct synthesis of pure brannerite UTi2O6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 515, pp.401-406. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of coffinite (USiO4) in roll-front uranium deposits using visible to near infrared (Vis-NIR) portable field spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.53-59. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Th-Rhabdophane to Monazite-Cheralite Solid Solutions: Thermal Behavior of Nd 1–2 x Th x Ca x PO 4 · n H 2 O ( x = 0–0.15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.2794-2801. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 sequestration by carbonation of olivine: a new process for optimal separation of the solids produced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Turri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gérardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lapicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Saravia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Processing and Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.480-487. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/gps-2019-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution of UO2 pellets containing metallic particles of Ru, Rh and Pd during dissolution in nitric acid solution: 3D-ESEM monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.182-193. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the cationic homogeneity on Th$_{0.5}$U$_{0.5}$O$_2$ densification and chemical durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 514, pp.368-379. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Crystal Structure, and Enthalpies of Formation of Churchite-type REPO 4 ·2H 2 O (RE = Gd to Lu) Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamilarasan Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Shelyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ushakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.4641-4649. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-SEM height maps series to monitor materials corrosion and dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Odorico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Favrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.220-228. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of CeSiO 4 from aqueous precursors under soft hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (22), pp.7551-7559. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9DT01258C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of CeSiO 4 from cerium( iii ) silicate precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Vadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (28), pp.10455-10463. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9DT01990A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics and Stability of Rhabdophanes, Hydrated Rare Earth Phosphates REPO4 · n H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Shelyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2018.00604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature on the dissolution kinetics of synthetic LaPO4-monazite in acidic media between 50 and 130 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Arinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Neumeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Rozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 509, pp.488-495. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution kinetics of monazite LnPO4 (Ln = La to Gd): A multiparametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Neumeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.81-93. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2018.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Carbonate Ions on the Synthesis of ThSiO 4 under Hydrothermal Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (19), pp.12398-12408. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of dissolution of Th0.25U0.75O2 sintered pellets in various acidic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dalger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 510, pp.109-122. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.07.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric Study of the Synthesis of ThSiO 4 under Hydrothermal Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (15), pp.9393-9402. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monazite, rhabdophane, xenotime & churchite: Vibrational spectroscopy of gadolinium phosphate polymorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.85-94. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2018.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sintering to chemical durability impact of the cationic homogeneity on the (Th,U)O2 ceramics lifecycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In pursuit of the rhabdophane crystal structure: from the hydrated monoclinic LnPO4.0.667H2O to the hexagonal LnPO4 (Ln = Nd, Sm, Gd, Eu and Dy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 249, pp.221-227. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JSSC.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of dissolution of UO2 in nitric acid solutions: A multiparametric study of the non-catalysed reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 496, pp.251-264. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the microstructural evolution of Nd2Zr2O7 pyrochlore during dissolution at 90 °C in 4 M HCl: Implications regarding the evaluation of the chemical durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Finkeldei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Odorico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 496, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of thorium in the rhabdophane structure: Synthesis and characterization of Pr 1-2x Ca x Th x PO 4 ·nH 2 O solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 492, pp.88-96. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Silica Walls of Nanopores Filled with Water and Ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rébiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.88-91. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to comment by Konings and Plyasunov on “First experimental determination of the solubility constant of coffinite” [Geochim. Cosmochim. Acta 181 (2016) 36–53]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Ewing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Navrotsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 212, pp.374-376. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility product of the thorium phosphate hydrogen-phosphate hydrate (Th2(PO4)2(HPO4)·H2O,TPHPH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.151-164. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2017.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental determination of the solubility constant of coffinite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.36-53. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectroscopy of synthetic analogues of ankoleite, chernikovite and intermediate solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crétaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 156, pp.143-150. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2015.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Solubility of Rhabdophanes LnPO4·0.667 H2O (Ln = La to Dy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (28), pp.4615-4630. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201600517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetics of a uranothorite (Th$_{1–x}$U$_x$SiO$_4$) solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (19), pp.7117-7124. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b03346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Thorium in the Zircon Structure Type through the Th1–xErx(SiO4)1–x(PO4)x Thorite–Xenotime Solid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janeth Lozano-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (21), pp.11273-11282. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffinite, USiO4 , Is Abundant in Nature: So Why Is It So Difficult To Synthesize?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janeth Lozano-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (14), pp.6687-6696. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic502808n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of Th1−xUxO2 : Effects of chemical composition and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 457, pp.304-316. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.11.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of formation of coffinite, USiO4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Labs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (21), pp.6551-6555. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1507441112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental SEM monitoring of Ce1−xLnxO2−x/2 mixed-oxide microstructural evolution during dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (15), pp.5193-5203. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3TA14623E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of uranium mixed oxides: The role of oxygen vacancies vs the redox reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.101-106. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2013.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From thorite to coffinite: A spectroscopic study of Th1−xUxSiO4 solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.302-307. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2013.08.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three labeled silica nanoparticles used as tracers in transport experiments in porous media. Part I: Syntheses and characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184, pp.605-612. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three labeled silica nanoparticles used as tracers in transport experiments in porous media. Part II: Transport experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.-F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184, pp.613-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoclinic Form of the Rhabdophane Compounds: REEPO4·0.667H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Ben Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (10), pp.5090-5098. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg500707b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of near Infrared Spectroscopy for the Identification of Coffinite and Uranothorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/jnirs.1110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Uranothorites to Coffinite: A Solid Solution Route to the Thermodynamic Properties of USiO 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (12), pp.6957-6968. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic400272s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of uranothorite solid solutions from polyphase systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Tiberiu Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 441 (1-3), pp.73-83. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility properties of synthetic and natural meta-torbernite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Cretaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 442 (1-3), pp.195-207. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium carbide dissolution in nitric solution: Sonication vs. silent conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 441 (1-3), pp.421-430. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characterization and &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; biological evaluation of pure SiHA for bone tissue engineering application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Ludeckgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zymelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 529-530, pp.351-356. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.529-530.351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Structural and Microstructural Changes at the Solid/Solution Interface during Dissolution of Cerium(IV)–Neodymium(III) Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (22), pp.12027-12037. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3007602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of synthetic Th0.5U0.5SiO4 uranothorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.155-160. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2011.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric Dissolution of Thorium–Cerium Dioxide Solid Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (22), pp.11702-11714. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic201699t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02037000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Explain the Difficulties in the Coffinite Synthesis from the Study of Uranothorite?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (21), pp.11117-11126. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic2016758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02036766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of dissolution of thorium and uranium doped britholite ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Du Fou de Kerdaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 404, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00520225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water content on reactive transport of 85Sr in Chernobyl sand columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ardois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dewière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (1-2), pp.47 à 57. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00389130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption isotherms: A review on physical bases, modeling and measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.249-275. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2006.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00199618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of 85Sr in a chernobyl sand column: static and dynamic experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ardois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76 (1-2), pp.139 à 165. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2004.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des éléments lanthanide et platinoïde sur les mécanismes d’altération de pastilles d’UO2 en conditions représentatives d’un entreposage sous eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R3C 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lanthanide and PGM elements and surface modifications during the leaching tests of FP doped UO2 pellets mimicking interim repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de phase d’intérêt pour le corium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier NEEDS – GDR SCINEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Marcoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ru, Rh, Pd and Mo metallic particles on the dissolution kinetics of UO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green process for mine site depollution: superchaotropic foam flotation of tungsten from ores leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EUFOAM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(U,Ce)O2 : a suitable analogue to study the alteration of (U,Pu)O2 MOX fuel in environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis For Nuclear Waste Management 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramics waste forms for the specific immobilization of radionuclides : from synthesis to long-term behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Scientific Basis for Nuclear Waste Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of PuSiO4: lessons coming from chemical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AcE-Methods workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An(IV) doped monazite-cheralite as potential matrices for the long-term conditioning of radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis For Nuclear Waste Management 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Mo nanoparticles on UO2 dissolution kinetics under reprocessing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Husainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uranium Science conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To the energetics estimation of U(VI) integration in natural intrinsic colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SAXS / SANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To the energetics estimation of U(VI) integration in natural intrinsic colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS - Conference of the European Colloid and Interface Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of PuSiO4: lessons coming from chemical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ru, Rh, Pd and Mo metallic particles on the dissolution of UO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Spent Fuel Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOX fuel alteration mechanisms under deep geological repository conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Spent Fuel Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Tetravalent Actinides in Monazite Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pérouse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de différents scénarios d'irradiation sur le comportement à long terme du verre ISG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Miro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04648873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lanthanide and PGM elements on the chemical durability and surface modifications during leaching tests of UO2 pellets mimicking interim repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lanthanide and PGM elements on the chemical durability and surface modifications during leaching tests of FP doped UO2 pellets mimicking interim repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Spent Fuel Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of complex irradiation scenarios on the structure and the leaching of ISG nuclear glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Miro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peuget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFC3 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Avignon (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of thorium and uranium in the monazite structure by wet chemistry route: synthesis, sintering and long-term behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and characterization of PuSiO4 and associated colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Fuel Cycle: A Chemistry Conference (NFC3) -2021 Effects of complex irradiation scenarios on ISG nuclear glass structure, properties and leaching behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Miro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fuel Cycle: A Chemistry Conference (NFC3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ruthenium metallic particles on the kinetics of dissolution of UO2 in nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of uranium-based dioxide in nitric acid: impact of fission products and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lanthanide and PGM elements on the chemical durability and surface modifications during leaching tests of UO2 pellets mimicking interim repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnIV-based cheralites : from wet chemistry synthesis and sintering to long-term behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oxidative dissolution of (U,Ce)O2 MOX fuel in aqueous solutions containing H2O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of water and hydroxyl groups in the structures of stetindite and coffinite, MSiO4 (M = Ce, U)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Strzelecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04720127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ruthenium on the dissolution mechanisms of uranium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMAT 2020 - 6th Nuclear Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Gand (virtual conference), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First determination of dissolution rates of oriented UO2 single crystals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bertolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vienne, Austria. https://doi.org/10.1557/adv.2020.41, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/adv.2020.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02498423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate-based matrices for the specific conditioning of actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACRIM13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How PGM elements can affect the dissolution of uranium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of PuSiO4: synthesis and comparison with analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Th-rhabdophane to monazite-cheralite solid solutions : synthesis and sintering of Nd1-2xThxCaxPO4, nH2O (x = 0-0.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of PuSiO4: lessons coming from chemical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidences for coffinitization of UO2+x sintered pellets under anoxic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhia Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Duro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monazite as a wasteform for actinides : from synthesis to long-term behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, caractérisation et propriétés thermodynamiques de PuSiO$_4$ – cas des systèmes PuSiO$_4$ et CeSiO$_4$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Marcoule 2018 (JSM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la réactivité du dioxyde d'uranium monocristallin vis-à-vis des processus de dissolution en milieu acide : cinétique et réactivité aux interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Magnaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Scientifiques de Marcoule (JSM - 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols Sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of fission products on uranium dioxide dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2017 Fall meeting Varsovie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">direct detection and identification of uranium(vi)-bearing solids by trlfs and chemometrics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb. Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the hydrothermal synthesis of ThSiO4, USiO4 and CeSiO4 aiming at determining the conditions of PuSiO4 formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 E-MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la synthèse de la thorite, thsio4, par voie hydrothermale en vue d'une transposition au pusio4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Nationales de Radiochimie et de Chimie Nucleaire 2016 (JNR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the fission products on the kinetics of dissolution of uranium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal synthesis of CeSiO4 and ThSiO4 from a nitric acid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of silica walls of nanopores filled of water and ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">249th ACS National Meeting &amp; Exposition: Chemistry of Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la présence des produits de fission sur les mécanismes de dissolution de composés modèles à base de dioxyde d'uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Marcoule (JSM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bagnols sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-Chemical Characterization and In Vitro Biological Evaluation of Pure SiHA for Bone Tissue Engineering Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lueckgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zymelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioceramics (Bioceramics Symposium and Annual Meeting of the International Society for Ceramics in Medicine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Chemistry Route to Prepare a Panel of Irradiated MOx FuelModel Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of different irradiation scenarios on the long-term behavior of ISG glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléne Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peuget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUMGLASS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nîmes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04589289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of stable U(VI) colloidal particles in relevant environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rébiscoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“(U,Ce)O2: a suitable analogue to study the alteration of (U,Pu)O2 MOX fuel in environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOX fuel alteration mechanisms under deep geological repository conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration mechanisms of uranium dioxide (UO2): new insights from ab initio molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bertolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balard Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'immobilisation de l'uranium dans les eaux naturelles par précipitation d'un phosphate d'uranyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziouane Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maihatchi-Ahamed A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1658525. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule de suivi de réaction solide/liquide ou slide/gaz pour microscope électronique à balayage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salacroup J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 15/59465. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DELIVRABLE D4.1. Understanding the evolution of an interface during dissolution of actinide oxide materials by macro/microscopic approaches combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Zunino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Horizon 2020 Geniors Project. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04720170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CINÉTIQUE ET THERMODYNAMIQUE DE DISSOLUTION DE PHASES D’INTÉRÊT POUR L’AMONT ET L’AVAL DU CYCLE DUCOMBUSTIBLE NUCLÉAIRE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radiochimie. Université de Montpellier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04704055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId459"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Szenknect </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephanie-szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3691-3621</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076161099</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-6970-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur CEA à l’ICSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire des Interfaces de Matériaux en Evolution (LIME).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimiste, spécialiste des transferts de matière à l’interface solide/solution : dissolution, aspects cinétiques et thermodynamiques ; sorption ; transport en milieux poreux .</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and chemistry of uranium dioxide (UO2) in water from first-principles molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Rodrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 721, pp.136827. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.136827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better knowledge of U(VI) speciation in weakly alkaline solution through an in-depth study of U(VI) intrinsic colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rébiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christin Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 371, pp.144029. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.144029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of metallic Mo nanoparticles on the dissolution kinetics of UO2 in nitric acid under representative PUREX process conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Husainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 615, pp.155922. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.155922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of scheelite under soft acidic conditions via the formation of polyoxotungstate: kinetics and mechanism supported by small-angle X-ray scattering (SAXS) to identify and quantify H 3 PW 12 O 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauduin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106538. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2025.106538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gold ion irradiation on the initial alteration rate of the International Simple Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 588, pp.154817. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of U(IV) in monazite–cheralite ceramics under oxidizing and inert atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison El Monjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille O J Y Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (5), pp.2252-2264. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3DT03251E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and chemical behavior of molybdenum in uranium dioxide samples prepared by hydroxide precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Husainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 596, pp.155075. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal synthesis of (Zr,U)SiO4 : an efficient pathway to incorporate uranium into zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Jeffredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de la Hos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (33), pp.13782-13794. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4DT01604A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved laser-induced fluorescence spectroscopy and chemometrics for fast identification of U(VI)-bearing minerals in a mining context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Benarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 296, pp.122671. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2023.122671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04187821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative dissolution of (U,Ce)O2 materials in aqueous solutions containing H2O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-023-00348-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and environmental stability of monazite-cheralite solid solutions Ln1-2Ca Th PO4 (Ln = Pr, Nd; x = 0–0.15): A thermodynamic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Shelyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148, pp.105504. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ruthenium metallic particles on the dissolution of UO2 in nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-022-00246-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of complex irradiation scenarios on the structure and the properties of the International Simple Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 572, pp.154079. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.154079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03818583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Annealing on Structural and Thermodynamic Properties of ThSiO4-ErPO4 Xenotime Solid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shelyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (16), pp.12020-12028. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiparametric study on the dissolution of synthetic brannerite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.30. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-021-00173-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Water and Hydroxyl Groups in the Structures of Stetindite and Coffinite, MSiO4 (M = Ce, U)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C Strzelecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (2), pp.718-735. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of Th$_{0.25}$U$_{0.75}$O$_2$ sintered pellets: Impact of nitrate ions and nitrous acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dalger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 204, pp.105717. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2021.105717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic non-ideality and disorder heterogeneity in actinide silicate solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marcial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-021-00179-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of plutonium( iv ) silicate species in very alkaline reactive media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (36), pp.12528-12536. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1DT02248B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of platinum group metals (Ru, Pd, Rh) on the dissolution of UO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bertolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 528, pp.151836. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction sintering of rhabdophane into monazite-cheralite Nd1-2xThxCaxPO4 (x = 0 – 0.1) ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (3), pp.911-922. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Hydrothermal Synthesis of Hafnon, HfSiO 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), pp.1820-1828. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b01546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface orientation on dissolution rate and surface dynamics of UO2 single crystals in nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bertolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair Magnaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ study of the synthesis of thorite (ThSiO 4 ) under environmental representative conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (33), pp.11512-11521. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT01790F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical fingerprints of brannerite (UTi2O6): an integrated study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Eglinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Machault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84 (2), pp.313-334. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/mgm.2020.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature Thermodynamics of Cerium Silicates, A-Ce2Si2O7 , and Ce4.67(SiO4)3O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C Strzelecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Kriegsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianming Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (11), pp.2129-2143. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium removal from mining water using Cu substituted hydroxyapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Maihatchi-Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 392, pp.122501. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.122501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of PuSiO4 under hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (19), pp.6434-6445. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT01183E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of CeSiO 4 : Implications for Actinide Orthosilicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Strzelecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Kriegsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nian Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (18), pp.13174-13183. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffinite formation from UO 2+x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhia Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta López García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenxu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.12168. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-69161-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in-situ electron microscopy study of dual ion-beam irradiated xenotime-type ErPO$_4$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 539, pp.152265. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution of UO2 pellets containing metallic particles of Ru, Rh and Pd during dissolution in nitric acid solution: 3D-ESEM monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.182-193. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the cationic homogeneity on Th$_{0.5}$U$_{0.5}$O$_2$ densification and chemical durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 514, pp.368-379. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Crystal Structure, and Enthalpies of Formation of Churchite-type REPO 4 ·2H 2 O (RE = Gd to Lu) Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamilarasan Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Shelyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ushakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.4641-4649. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-SEM height maps series to monitor materials corrosion and dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Odorico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Favrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.220-228. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 sequestration by carbonation of olivine: a new process for optimal separation of the solids produced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Turri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gérardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lapicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Saravia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Processing and Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.480-487. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/gps-2019-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Th-Rhabdophane to Monazite-Cheralite Solid Solutions: Thermal Behavior of Nd 1–2 x Th x Ca x PO 4 · n H 2 O ( x = 0–0.15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.2794-2801. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of coffinite (USiO4) in roll-front uranium deposits using visible to near infrared (Vis-NIR) portable field spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.53-59. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of CeSiO 4 from cerium( iii ) silicate precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Vadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (28), pp.10455-10463. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9DT01990A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of CeSiO 4 from aqueous precursors under soft hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (22), pp.7551-7559. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9DT01258C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct synthesis of pure brannerite UTi2O6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 515, pp.401-406. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of dissolution of Th0.25U0.75O2 sintered pellets in various acidic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dalger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 510, pp.109-122. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.07.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric Study of the Synthesis of ThSiO 4 under Hydrothermal Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (15), pp.9393-9402. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monazite, rhabdophane, xenotime & churchite: Vibrational spectroscopy of gadolinium phosphate polymorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.85-94. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2018.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sintering to chemical durability impact of the cationic homogeneity on the (Th,U)O2 ceramics lifecycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Carbonate Ions on the Synthesis of ThSiO 4 under Hydrothermal Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (19), pp.12398-12408. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution kinetics of monazite LnPO4 (Ln = La to Gd): A multiparametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Neumeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.81-93. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2018.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics and Stability of Rhabdophanes, Hydrated Rare Earth Phosphates REPO4 · n H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Shelyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2018.00604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature on the dissolution kinetics of synthetic LaPO4-monazite in acidic media between 50 and 130 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Arinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Neumeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Rozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 509, pp.488-495. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of dissolution of UO2 in nitric acid solutions: A multiparametric study of the non-catalysed reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 496, pp.251-264. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the microstructural evolution of Nd2Zr2O7 pyrochlore during dissolution at 90 °C in 4 M HCl: Implications regarding the evaluation of the chemical durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Finkeldei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Odorico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 496, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of thorium in the rhabdophane structure: Synthesis and characterization of Pr 1-2x Ca x Th x PO 4 ·nH 2 O solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 492, pp.88-96. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Silica Walls of Nanopores Filled with Water and Ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rébiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.88-91. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to comment by Konings and Plyasunov on “First experimental determination of the solubility constant of coffinite” [Geochim. Cosmochim. Acta 181 (2016) 36–53]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Ewing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Navrotsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 212, pp.374-376. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility product of the thorium phosphate hydrogen-phosphate hydrate (Th2(PO4)2(HPO4)·H2O,TPHPH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.151-164. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2017.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In pursuit of the rhabdophane crystal structure: from the hydrated monoclinic LnPO4.0.667H2O to the hexagonal LnPO4 (Ln = Nd, Sm, Gd, Eu and Dy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 249, pp.221-227. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JSSC.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetics of a uranothorite (Th$_{1–x}$U$_x$SiO$_4$) solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (19), pp.7117-7124. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b03346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Thorium in the Zircon Structure Type through the Th1–xErx(SiO4)1–x(PO4)x Thorite–Xenotime Solid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janeth Lozano-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (21), pp.11273-11282. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Solubility of Rhabdophanes LnPO4·0.667 H2O (Ln = La to Dy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (28), pp.4615-4630. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201600517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental determination of the solubility constant of coffinite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.36-53. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectroscopy of synthetic analogues of ankoleite, chernikovite and intermediate solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crétaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 156, pp.143-150. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2015.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of formation of coffinite, USiO4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Labs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (21), pp.6551-6555. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1507441112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of Th1−xUxO2 : Effects of chemical composition and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 457, pp.304-316. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.11.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffinite, USiO4 , Is Abundant in Nature: So Why Is It So Difficult To Synthesize?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janeth Lozano-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (14), pp.6687-6696. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic502808n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three labeled silica nanoparticles used as tracers in transport experiments in porous media. Part I: Syntheses and characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184, pp.605-612. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental SEM monitoring of Ce1−xLnxO2−x/2 mixed-oxide microstructural evolution during dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (15), pp.5193-5203. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3TA14623E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From thorite to coffinite: A spectroscopic study of Th1−xUxSiO4 solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.302-307. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2013.08.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of uranium mixed oxides: The role of oxygen vacancies vs the redox reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.101-106. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2013.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three labeled silica nanoparticles used as tracers in transport experiments in porous media. Part II: Transport experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.-F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184, pp.613-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoclinic Form of the Rhabdophane Compounds: REEPO4·0.667H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Ben Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (10), pp.5090-5098. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg500707b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of near Infrared Spectroscopy for the Identification of Coffinite and Uranothorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/jnirs.1110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium carbide dissolution in nitric solution: Sonication vs. silent conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 441 (1-3), pp.421-430. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility properties of synthetic and natural meta-torbernite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Cretaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 442 (1-3), pp.195-207. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of uranothorite solid solutions from polyphase systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Tiberiu Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 441 (1-3), pp.73-83. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characterization and &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; biological evaluation of pure SiHA for bone tissue engineering application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Ludeckgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zymelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 529-530, pp.351-356. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.529-530.351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Uranothorites to Coffinite: A Solid Solution Route to the Thermodynamic Properties of USiO 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (12), pp.6957-6968. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic400272s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Structural and Microstructural Changes at the Solid/Solution Interface during Dissolution of Cerium(IV)–Neodymium(III) Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (22), pp.12027-12037. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3007602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of synthetic Th0.5U0.5SiO4 uranothorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.155-160. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2011.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Explain the Difficulties in the Coffinite Synthesis from the Study of Uranothorite?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (21), pp.11117-11126. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic2016758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02036766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric Dissolution of Thorium–Cerium Dioxide Solid Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (22), pp.11702-11714. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic201699t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02037000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of dissolution of thorium and uranium doped britholite ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Du Fou de Kerdaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 404, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00520225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water content on reactive transport of 85Sr in Chernobyl sand columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ardois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dewière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (1-2), pp.47 à 57. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00389130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption isotherms: A review on physical bases, modeling and measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.249-275. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2006.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00199618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of 85Sr in a chernobyl sand column: static and dynamic experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ardois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76 (1-2), pp.139 à 165. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2004.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de phase d’intérêt pour le corium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier NEEDS – GDR SCINEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Marcoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lanthanide and PGM elements and surface modifications during the leaching tests of FP doped UO2 pellets mimicking interim repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des éléments lanthanide et platinoïde sur les mécanismes d’altération de pastilles d’UO2 en conditions représentatives d’un entreposage sous eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R3C 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ru, Rh, Pd and Mo metallic particles on the dissolution kinetics of UO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green process for mine site depollution: superchaotropic foam flotation of tungsten from ores leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EUFOAM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To the energetics estimation of U(VI) integration in natural intrinsic colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SAXS / SANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Mo nanoparticles on UO2 dissolution kinetics under reprocessing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Husainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uranium Science conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of PuSiO4: lessons coming from chemical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AcE-Methods workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An(IV) doped monazite-cheralite as potential matrices for the long-term conditioning of radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis For Nuclear Waste Management 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramics waste forms for the specific immobilization of radionuclides : from synthesis to long-term behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Scientific Basis for Nuclear Waste Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To the energetics estimation of U(VI) integration in natural intrinsic colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS - Conference of the European Colloid and Interface Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(U,Ce)O2 : a suitable analogue to study the alteration of (U,Pu)O2 MOX fuel in environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis For Nuclear Waste Management 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lanthanide and PGM elements on the chemical durability and surface modifications during leaching tests of UO2 pellets mimicking interim repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de différents scénarios d'irradiation sur le comportement à long terme du verre ISG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Miro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04648873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOX fuel alteration mechanisms under deep geological repository conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Spent Fuel Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Tetravalent Actinides in Monazite Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pérouse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ru, Rh, Pd and Mo metallic particles on the dissolution of UO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Spent Fuel Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lanthanide and PGM elements on the chemical durability and surface modifications during leaching tests of FP doped UO2 pellets mimicking interim repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Spent Fuel Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of PuSiO4: lessons coming from chemical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ruthenium metallic particles on the kinetics of dissolution of UO2 in nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of uranium-based dioxide in nitric acid: impact of fission products and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and characterization of PuSiO4 and associated colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Fuel Cycle: A Chemistry Conference (NFC3) -2021 Effects of complex irradiation scenarios on ISG nuclear glass structure, properties and leaching behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Miro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fuel Cycle: A Chemistry Conference (NFC3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of thorium and uranium in the monazite structure by wet chemistry route: synthesis, sintering and long-term behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of complex irradiation scenarios on the structure and the leaching of ISG nuclear glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Miro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peuget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFC3 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Avignon (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oxidative dissolution of (U,Ce)O2 MOX fuel in aqueous solutions containing H2O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnIV-based cheralites : from wet chemistry synthesis and sintering to long-term behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lanthanide and PGM elements on the chemical durability and surface modifications during leaching tests of UO2 pellets mimicking interim repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of water and hydroxyl groups in the structures of stetindite and coffinite, MSiO4 (M = Ce, U)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Strzelecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04720127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ruthenium on the dissolution mechanisms of uranium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMAT 2020 - 6th Nuclear Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Gand (virtual conference), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First determination of dissolution rates of oriented UO2 single crystals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bertolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vienne, Austria. https://doi.org/10.1557/adv.2020.41, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/adv.2020.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02498423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of PuSiO4: lessons coming from chemical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Th-rhabdophane to monazite-cheralite solid solutions : synthesis and sintering of Nd1-2xThxCaxPO4, nH2O (x = 0-0.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidences for coffinitization of UO2+x sintered pellets under anoxic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhia Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Duro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monazite as a wasteform for actinides : from synthesis to long-term behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of PuSiO4: synthesis and comparison with analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate-based matrices for the specific conditioning of actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACRIM13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How PGM elements can affect the dissolution of uranium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la réactivité du dioxyde d'uranium monocristallin vis-à-vis des processus de dissolution en milieu acide : cinétique et réactivité aux interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Magnaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Scientifiques de Marcoule (JSM - 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols Sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, caractérisation et propriétés thermodynamiques de PuSiO$_4$ – cas des systèmes PuSiO$_4$ et CeSiO$_4$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Marcoule 2018 (JSM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the hydrothermal synthesis of ThSiO4, USiO4 and CeSiO4 aiming at determining the conditions of PuSiO4 formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 E-MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">direct detection and identification of uranium(vi)-bearing solids by trlfs and chemometrics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb. Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of fission products on uranium dioxide dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2017 Fall meeting Varsovie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the fission products on the kinetics of dissolution of uranium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal synthesis of CeSiO4 and ThSiO4 from a nitric acid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la synthèse de la thorite, thsio4, par voie hydrothermale en vue d'une transposition au pusio4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Nationales de Radiochimie et de Chimie Nucleaire 2016 (JNR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of silica walls of nanopores filled of water and ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">249th ACS National Meeting &amp; Exposition: Chemistry of Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la présence des produits de fission sur les mécanismes de dissolution de composés modèles à base de dioxyde d'uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Marcoule (JSM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bagnols sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-Chemical Characterization and In Vitro Biological Evaluation of Pure SiHA for Bone Tissue Engineering Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lueckgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zymelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioceramics (Bioceramics Symposium and Annual Meeting of the International Society for Ceramics in Medicine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Chemistry Route to Prepare a Panel of Irradiated MOx FuelModel Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of different irradiation scenarios on the long-term behavior of ISG glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléne Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peuget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUMGLASS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nîmes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04589289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of stable U(VI) colloidal particles in relevant environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rébiscoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“(U,Ce)O2: a suitable analogue to study the alteration of (U,Pu)O2 MOX fuel in environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOX fuel alteration mechanisms under deep geological repository conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration mechanisms of uranium dioxide (UO2): new insights from ab initio molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bertolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balard Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'immobilisation de l'uranium dans les eaux naturelles par précipitation d'un phosphate d'uranyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziouane Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maihatchi-Ahamed A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1658525. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule de suivi de réaction solide/liquide ou slide/gaz pour microscope électronique à balayage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salacroup J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 15/59465. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DELIVRABLE D4.1. Understanding the evolution of an interface during dissolution of actinide oxide materials by macro/microscopic approaches combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Zunino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Horizon 2020 Geniors Project. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04720170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CINÉTIQUE ET THERMODYNAMIQUE DE DISSOLUTION DE PHASES D’INTÉRÊT POUR L’AMONT ET L’AVAL DU CYCLE DUCOMBUSTIBLE NUCLÉAIRE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radiochimie. Université de Montpellier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04704055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId459"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF7C256D"/>
+    <w:nsid w:val="E418024F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-szenknect" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3691-3621" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076161099" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6970-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05049936v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane R&#233;biscoul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Kr&#228;mer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.144029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05063003v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rodrik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.136827" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05168253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Husainy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Szenknect" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155922" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05174755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Legrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2025.106538" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Szenknect" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tribet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154817" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison El Monjid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O J Y Hunault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT03251E" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558549v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kaczmarek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barral" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Avallone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Jeffredo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de la Hos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01604A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04093146v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danwen Qin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Shelyug" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105504" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04187821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vors" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Anzalone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Benarib" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.122671" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04093129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Montaigne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broudic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Imbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tocino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00348-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03862238v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clapar&#232;de" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-022-00246-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03818583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.154079" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Welcomme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT02248B" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shelyug" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rafiuddin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01137" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00173-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03379823v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Strzelecki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Goncharov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02757" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703845v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dalger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claparede" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2021.105717" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcial" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00179-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005940v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT01790F" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turuani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Machault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/mgm.2020.7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bertolotto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lalleman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Magnaldo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02353029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.10.050" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005939v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ruwaid Rafiuddin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01546" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02306798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cordara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151836" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566929v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Maihatchi-Ahamed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122501" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004698v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Kriegsman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianming Bai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00231" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013951v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jouan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT01183E" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005926v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Strzelecki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bourgeois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Wei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01476" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhia Alby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Garc&#237;a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxu Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69161-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905196v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baumier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152265" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979146v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantao Lin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.01.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048827v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hebert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Lelievre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.01.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349706v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00028" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607634v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Turri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine G&#233;rardin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Saravia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2019-0016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183525v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045563v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.12.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349679v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamilarasan Subramani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Ushakov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00524" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064121v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Odorico" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favrichon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02360069v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01258C" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02360056v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vadot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01990A" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048771v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00604" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048793v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Arinicheva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gausse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neumeier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brandt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Rozov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.07.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045583v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.04.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045590v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02146" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.07.050" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045593v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01390" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045615v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dacheux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2018.07.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339642v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tocino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045496v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSSC.2017.03.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998337v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.09.038" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048799v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Finkeldei" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brandt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.09.029" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045639v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.05.019" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02113533v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;biscoul" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambedouzou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brossel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baum" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048810v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Ewing" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navrotsky" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.06.021" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045632v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2017.01.003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998419v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.02.010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010054v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cr&#233;taz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poinssot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2015.11.035" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010069v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600517" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRCWZ3GL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045481v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poinssot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03346" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045489v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janeth Lozano-Rodriguez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01862" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045281v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janeth Lozano-Rodriguez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502808n" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045274v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.11.094" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045277v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1507441112" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048833v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA14623E" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044022v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2013.09.014" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044011v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Costin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2013.08.093" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048829v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vitorge" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Auger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.07.031" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGKV9RW7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048831v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.-F. Martins" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045257v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Ben Kacem" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg500707b" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048822v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.1110" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043924v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Costin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400272s" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043945v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tiberiu Costin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.05.032" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG7FHJZ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043980v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cretaz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.08.037" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2147R03N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076944v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.06.021" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB97TQS4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734831v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Bouet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ludeckgen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zymelka" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malaval" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.529-530.351" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999420v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3007602" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043797v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2011.10.004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02037000v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201699t" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036766v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2016758" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00520225v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Du Fou de Kerdaniel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.06.023" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LML42CP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00389130v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ardois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dewi&#232;re" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2008.05.004" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKJR7K2V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00199618v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Limousin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charlet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barthes" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2006.09.010" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNQJGZ3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385392v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barth&#232;s" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2004.08.003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ651M87-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704999v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705008v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706185v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;neau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705005v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier F Le Goff" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705004v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704995v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miserque" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705039v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705038v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704994v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Roche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704990v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04735254v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiscoul" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04735209v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705035v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704578v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704577v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704559v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04648873v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gillet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arena" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Tribet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Miro" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704583v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704575v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705003v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703570v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704327v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680058v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704332v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705033v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Massonnet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704306v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704303v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704315v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;gou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720127v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703043v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02498423v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2020.41" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702350v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702311v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702304v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702317v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705031v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705002v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Duro" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702326v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338619v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Estevenon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Welcomme" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338596v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertolotto" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lalleman" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaldo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417814v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavalette" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418152v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vercouter" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vors" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb. Sirven" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecointe" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417722v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438720v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509794v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claparede" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corso" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509805v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509069v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489547v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216451v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lueckgen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaval" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706103v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fulchiron" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04589289v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706051v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706057v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706063v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696078v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02120424v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziouane Y." TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maihatchi-Ahamed A." TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descostes" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02120400v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salacroup J." TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720170v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Zunino" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04704055v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-szenknect" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3691-3621" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076161099" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6970-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05063003v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rodrik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.136827" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05049936v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane R&#233;biscoul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Kr&#228;mer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Goff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.144029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05168253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Husainy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Szenknect" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155922" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05174755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Legrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2025.106538" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Szenknect" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tribet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154817" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison El Monjid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O J Y Hunault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT03251E" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558549v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kaczmarek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barral" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Avallone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Jeffredo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de la Hos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01604A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04187821v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vors" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Anzalone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Benarib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.122671" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04093129v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Montaigne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broudic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Imbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tocino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00348-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04093146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danwen Qin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Shelyug" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105504" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03862238v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clapar&#232;de" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-022-00246-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03818583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.154079" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shelyug" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rafiuddin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01137" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00173-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03379823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Strzelecki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Goncharov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02757" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dalger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claparede" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2021.105717" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcial" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00179-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385996v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Welcomme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT02248B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02306798v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cordara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bertolotto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151836" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02353029v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.10.050" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ruwaid Rafiuddin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01546" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lalleman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Magnaldo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raison" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005940v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT01790F" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026641v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turuani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Machault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/mgm.2020.7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004698v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Kriegsman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianming Bai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00231" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566929v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Maihatchi-Ahamed" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122501" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013951v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jouan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT01183E" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005926v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Strzelecki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bourgeois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Wei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01476" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhia Alby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Garc&#237;a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxu Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69161-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905196v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baumier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152265" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183525v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordara" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045563v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.12.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349679v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamilarasan Subramani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Ushakov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00524" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064121v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Odorico" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favrichon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.017" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607634v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Turri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine G&#233;rardin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Saravia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2019-0016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349706v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00028" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048827v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hebert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Lelievre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.01.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02360056v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vadot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01990A" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02360069v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01258C" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979146v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantao Lin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.01.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045611v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.07.050" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045593v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01390" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045615v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dacheux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2018.07.016" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339642v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tocino" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045590v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02146" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045583v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gausse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neumeier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.04.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048771v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00604" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048793v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Arinicheva" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brandt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Rozov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.07.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998337v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.09.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048799v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Finkeldei" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brandt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.09.029" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045639v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.05.019" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02113533v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;biscoul" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambedouzou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brossel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baum" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048810v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Ewing" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navrotsky" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.06.021" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045632v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2017.01.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045496v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSSC.2017.03.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045481v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poinssot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03346" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045489v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janeth Lozano-Rodriguez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01862" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010069v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600517" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRCWZ3GL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998419v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.02.010" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010054v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cr&#233;taz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poinssot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2015.11.035" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labs" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1507441112" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045274v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.11.094" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045281v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janeth Lozano-Rodriguez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502808n" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048829v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vitorge" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Auger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.07.031" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGKV9RW7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048833v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA14623E" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044011v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Costin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2013.08.093" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044022v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2013.09.014" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048831v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.-F. Martins" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045257v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Ben Kacem" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg500707b" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048822v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.1110" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076944v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.06.021" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB97TQS4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043980v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cretaz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.08.037" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2147R03N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043945v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tiberiu Costin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.05.032" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG7FHJZ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734831v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Bouet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ludeckgen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zymelka" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malaval" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.529-530.351" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043924v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Costin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400272s" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999420v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3007602" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043797v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2011.10.004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036766v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2016758" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02037000v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201699t" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00520225v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Du Fou de Kerdaniel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.06.023" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LML42CP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00389130v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ardois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dewi&#232;re" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2008.05.004" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKJR7K2V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00199618v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Limousin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charlet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barthes" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2006.09.010" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNQJGZ3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385392v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barth&#232;s" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2004.08.003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ651M87-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706185v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;neau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705008v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704999v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705005v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier F Le Goff" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705004v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04735254v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiscoul" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704990v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705038v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704994v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Roche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705039v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04735209v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704995v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miserque" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704583v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04648873v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gillet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arena" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Tribet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Miro" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704577v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704559v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704578v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704575v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705035v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704332v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705033v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Massonnet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704327v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680058v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703570v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705003v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704315v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;gou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704303v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704306v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720127v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703043v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02498423v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2020.41" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705031v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702317v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705002v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Duro" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702326v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702304v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702350v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702311v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338596v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertolotto" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lalleman" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaldo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338619v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Estevenon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Welcomme" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417722v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418152v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vercouter" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vors" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb. Sirven" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecointe" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417814v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavalette" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509794v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claparede" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corso" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509805v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438720v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509069v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489547v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216451v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lueckgen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaval" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706103v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fulchiron" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04589289v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706051v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706057v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706063v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696078v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02120424v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziouane Y." TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maihatchi-Ahamed A." TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descostes" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02120400v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salacroup J." TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720170v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Zunino" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04704055v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>