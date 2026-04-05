--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1422,178 +1422,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le polyamour : aimer en dehors des cases</w:t>
+                <w:t xml:space="preserve">Session 4 : Diversité relationnelle au moment de la jeunesse [Modération]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Pagiusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1re journée d’étude du projet PRISM-BD : Minorités et bande dessinée : dialogues interdisciplinaires et premières analyses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurie Dekhissi, Dec 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Intimités relationnelles contemporaines : Journées d’études croisées RT28 Sexualité &amp; RT33 Famille et vie privée de l’Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS); Natacha Guay; Audrey Higelin Cruz; Malena Lapine; Maialen Pagiusco; Stéphanie Tabois, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05430084v1</w:t>
+                <w:t xml:space="preserve">hal-04723523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Session 4 : Diversité relationnelle au moment de la jeunesse [Modération]</w:t>
+                <w:t xml:space="preserve">Le polyamour : aimer en dehors des cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maialen Pagiusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intimités relationnelles contemporaines : Journées d’études croisées RT28 Sexualité &amp; RT33 Famille et vie privée de l’Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie (AFS); Natacha Guay; Audrey Higelin Cruz; Malena Lapine; Maialen Pagiusco; Stéphanie Tabois, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">1re journée d’étude du projet PRISM-BD : Minorités et bande dessinée : dialogues interdisciplinaires et premières analyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurie Dekhissi, Dec 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723523v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05430084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Règles et sport</w:t>
               </w:r>
@@ -1642,165 +1642,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le polyamour au quotidien : une utopie affectivo-sexuelle plus égalitaire ?</w:t>
+                <w:t xml:space="preserve">L’amour comme activisme. D’un sentiment individuel à une morale politique collective chez les polyamoureux‧ses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">No(s) Futur(s). Genre : bouleversements, utopies, impatiences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Genre - Université de Toulouse Jean Jaurès, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Vers une société sensible ? Morale, politique, réflexivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GT "Émotions et société", AISLF, Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247364v1</w:t>
+                <w:t xml:space="preserve">hal-04247310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’amour comme activisme. D’un sentiment individuel à une morale politique collective chez les polyamoureux‧ses</w:t>
+                <w:t xml:space="preserve">Négociation et circulation des idées dans la non-monogamie consensuelle. La « communication » chez les polyamoureux‧ses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une société sensible ? Morale, politique, réflexivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GT "Émotions et société", AISLF, Jun 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Intersections, circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (RT 33 - Famille) 10è Congrès de l’AFS – Lyon, 4-7 juillet 2023, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247310v1</w:t>
+                <w:t xml:space="preserve">hal-04247275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réinvention de l’amour au risque du quotidien. Le temps sensible des polyamoureux‧ses</w:t>
               </w:r>
@@ -1849,165 +1849,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négociation et circulation des idées dans la non-monogamie consensuelle. La « communication » chez les polyamoureux‧ses</w:t>
+                <w:t xml:space="preserve">Quand il est plus facile de parler de sexualité que de tâches domestiques avec ses interlocuteur∙ices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersections, circulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, (RT 33 - Famille) 10è Congrès de l’AFS – Lyon, 4-7 juillet 2023, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Distance et proximité par rapport à ses « enquêtés » : comment procéder pour établir une relation de confiance ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GT 15 AISLF – Analyse qualitative interdisciplinaire, Cerlis, Université Paris Cité, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247275v1</w:t>
+                <w:t xml:space="preserve">hal-04247330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand il est plus facile de parler de sexualité que de tâches domestiques avec ses interlocuteur∙ices</w:t>
+                <w:t xml:space="preserve">Le polyamour au quotidien : une utopie affectivo-sexuelle plus égalitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distance et proximité par rapport à ses « enquêtés » : comment procéder pour établir une relation de confiance ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GT 15 AISLF – Analyse qualitative interdisciplinaire, Cerlis, Université Paris Cité, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">No(s) Futur(s). Genre : bouleversements, utopies, impatiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Genre - Université de Toulouse Jean Jaurès, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247330v1</w:t>
+                <w:t xml:space="preserve">hal-04247364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discutante de la conférence plénière de Margot Delon « Des espaces aux structures : itinéraires d'une recherche sur les mémoires des bidonvilles »</w:t>
               </w:r>
@@ -2144,185 +2144,185 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ethnographie domestique de la production des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Rechange-ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence de l'environnement et de la maîtrise de l'énergie (ADEME), Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Rechange, ADEME/DRM-Université Paris Dauphine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705193v1</w:t>
+                <w:t xml:space="preserve">hal-01140695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ethnographie domestique de la production des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Rechange, ADEME/DRM-Université Paris Dauphine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Rechange-ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de l'environnement et de la maîtrise de l'énergie (ADEME), Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140695v1</w:t>
+                <w:t xml:space="preserve">hal-04705193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter avec ses objets. Une enquête sur la vie domestiqu(é)e</w:t>
               </w:r>
@@ -3773,181 +3773,181 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment se débarrasser des &amp;quot;biens qui comptent&amp;quot; dans l’espace domestique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production et régulation des déchets sur le territoire domestique familial : des objets aux espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agence de l'environnement et de la maîtrise de l'énergie (ADEME). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140749v1</w:t>
+                <w:t xml:space="preserve">hal-04705183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et régulation des déchets sur le territoire domestique familial : des objets aux espaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment se débarrasser des &amp;quot;biens qui comptent&amp;quot; dans l’espace domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Agence de l'environnement et de la maîtrise de l'énergie (ADEME). 2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705183v1</w:t>
+                <w:t xml:space="preserve">hal-01140749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations des représentations et du jugement esthétique dans des espaces en mutation. Approche comparée de la perception de l'habitat ordinaire dans le Montmorillonnais et la Grande Lande</w:t>
               </w:r>
@@ -4323,51 +4323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephanie.tabois@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247466v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tabois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Morel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705172v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705116v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2014.3157" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Beldjerd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.1782" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.3343" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705123v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavanon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Joly-Rissoan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laforgue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raymond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8717" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140466v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garabuau-Moussaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bartiaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desjeux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Granier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.020.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705142v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.9393" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.073.0559" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diasp.2005.1016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise D&#233;jeans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05430084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Pagiusco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247364v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247330v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705193v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/coup-de-gueule-et-engagement/1010-la-fin-du-silence-9782350308876.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705134v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/genies-des-lieux-1463.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497281v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498478v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bourgeois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Buord" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carlos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carminho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Clochard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209969v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Morel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140684v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;dez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Querre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04705181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephanie.tabois@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247466v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tabois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Morel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705172v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705116v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2014.3157" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Beldjerd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.1782" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.3343" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705123v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavanon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Joly-Rissoan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laforgue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raymond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8717" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140466v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garabuau-Moussaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bartiaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desjeux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Granier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.020.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705142v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.9393" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.073.0559" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diasp.2005.1016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise D&#233;jeans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Pagiusco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05430084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247330v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247364v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/coup-de-gueule-et-engagement/1010-la-fin-du-silence-9782350308876.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705134v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/genies-des-lieux-1463.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497281v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498478v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bourgeois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Buord" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carlos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carminho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Clochard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209969v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Morel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140684v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705183v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;dez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Querre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04705181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>