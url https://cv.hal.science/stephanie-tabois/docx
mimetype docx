--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -1340,191 +1340,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Session 5 : Penser la non-exclusivité affective et sexuelle [Modération]</w:t>
+                <w:t xml:space="preserve">Session 4 : Diversité relationnelle au moment de la jeunesse [Modération]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Déjeans</w:t>
+                <w:t xml:space="preserve">Maialen Pagiusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intimités relationnelles contemporaines : Journées d’études croisées RT28 Sexualité &amp; RT33 Famille et vie privée de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie (AFS); Natacha Guay; Audrey Higelin Cruz; Malena Lapine; Maialen Pagiusco; Stéphanie Tabois, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705102v1</w:t>
+                <w:t xml:space="preserve">hal-04723523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Session 4 : Diversité relationnelle au moment de la jeunesse [Modération]</w:t>
+                <w:t xml:space="preserve">Session 5 : Penser la non-exclusivité affective et sexuelle [Modération]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maialen Pagiusco</w:t>
+                <w:t xml:space="preserve">Louise Déjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intimités relationnelles contemporaines : Journées d’études croisées RT28 Sexualité &amp; RT33 Famille et vie privée de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie (AFS); Natacha Guay; Audrey Higelin Cruz; Malena Lapine; Maialen Pagiusco; Stéphanie Tabois, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723523v1</w:t>
+                <w:t xml:space="preserve">hal-04705102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le polyamour : aimer en dehors des cases</w:t>
               </w:r>
@@ -1642,372 +1642,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’amour comme activisme. D’un sentiment individuel à une morale politique collective chez les polyamoureux‧ses</w:t>
+                <w:t xml:space="preserve">Le polyamour au quotidien : une utopie affectivo-sexuelle plus égalitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une société sensible ? Morale, politique, réflexivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GT "Émotions et société", AISLF, Jun 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">No(s) Futur(s). Genre : bouleversements, utopies, impatiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Genre - Université de Toulouse Jean Jaurès, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247310v1</w:t>
+                <w:t xml:space="preserve">hal-04247364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négociation et circulation des idées dans la non-monogamie consensuelle. La « communication » chez les polyamoureux‧ses</w:t>
+                <w:t xml:space="preserve">L’amour comme activisme. D’un sentiment individuel à une morale politique collective chez les polyamoureux‧ses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersections, circulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, (RT 33 - Famille) 10è Congrès de l’AFS – Lyon, 4-7 juillet 2023, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Vers une société sensible ? Morale, politique, réflexivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GT "Émotions et société", AISLF, Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247275v1</w:t>
+                <w:t xml:space="preserve">hal-04247310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réinvention de l’amour au risque du quotidien. Le temps sensible des polyamoureux‧ses</w:t>
+                <w:t xml:space="preserve">Négociation et circulation des idées dans la non-monogamie consensuelle. La « communication » chez les polyamoureux‧ses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginaire et vie quotidienne # 4 « Émotions, Altérités, Sensibilités »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Sep 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Intersections, circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (RT 33 - Famille) 10è Congrès de l’AFS – Lyon, 4-7 juillet 2023, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247348v1</w:t>
+                <w:t xml:space="preserve">hal-04247275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand il est plus facile de parler de sexualité que de tâches domestiques avec ses interlocuteur∙ices</w:t>
+                <w:t xml:space="preserve">La réinvention de l’amour au risque du quotidien. Le temps sensible des polyamoureux‧ses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distance et proximité par rapport à ses « enquêtés » : comment procéder pour établir une relation de confiance ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GT 15 AISLF – Analyse qualitative interdisciplinaire, Cerlis, Université Paris Cité, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Imaginaire et vie quotidienne # 4 « Émotions, Altérités, Sensibilités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247330v1</w:t>
+                <w:t xml:space="preserve">hal-04247348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le polyamour au quotidien : une utopie affectivo-sexuelle plus égalitaire ?</w:t>
+                <w:t xml:space="preserve">Quand il est plus facile de parler de sexualité que de tâches domestiques avec ses interlocuteur∙ices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">No(s) Futur(s). Genre : bouleversements, utopies, impatiences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Genre - Université de Toulouse Jean Jaurès, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Distance et proximité par rapport à ses « enquêtés » : comment procéder pour établir une relation de confiance ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GT 15 AISLF – Analyse qualitative interdisciplinaire, Cerlis, Université Paris Cité, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247364v1</w:t>
+                <w:t xml:space="preserve">hal-04247330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discutante de la conférence plénière de Margot Delon « Des espaces aux structures : itinéraires d'une recherche sur les mémoires des bidonvilles »</w:t>
               </w:r>
@@ -2769,186 +2769,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Les usages biographiques des écrits pied-noir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Stéphanie Tabois. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lila Ibrahim-Lamrous; Catherine Milkovitch-Rioux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps en société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICoTEM (Identité et Connaissance des Territoires et Environnements en Mutation); MSHS Poitiers (Maison des Sciences de l'Homme et de la Société de Poitiers), 2005, 2-9513050-1-X</w:t>
+              <w:t xml:space="preserve">Regards croisés sur la guerre d’Algérie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2005, Littératures, 2-8451-6279-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705132v1</w:t>
+                <w:t xml:space="preserve">hal-04705168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages biographiques des écrits pied-noir</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Lila Ibrahim-Lamrous; Catherine Milkovitch-Rioux. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Tabois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur la guerre d’Algérie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2005, Littératures, 2-8451-6279-0</w:t>
+              <w:t xml:space="preserve">Corps en société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICoTEM (Identité et Connaissance des Territoires et Environnements en Mutation); MSHS Poitiers (Maison des Sciences de l'Homme et de la Société de Poitiers), 2005, 2-9513050-1-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705168v1</w:t>
+                <w:t xml:space="preserve">hal-04705132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Seras-tu un fils, mon homme ? » Relations familiales et organisation du travail chez les exploitants agricoles du Montmorillonnais</w:t>
               </w:r>
@@ -3773,181 +3773,181 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et régulation des déchets sur le territoire domestique familial : des objets aux espaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment se débarrasser des &amp;quot;biens qui comptent&amp;quot; dans l’espace domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Agence de l'environnement et de la maîtrise de l'énergie (ADEME). 2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705183v1</w:t>
+                <w:t xml:space="preserve">hal-01140749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment se débarrasser des &amp;quot;biens qui comptent&amp;quot; dans l’espace domestique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production et régulation des déchets sur le territoire domestique familial : des objets aux espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agence de l'environnement et de la maîtrise de l'énergie (ADEME). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140749v1</w:t>
+                <w:t xml:space="preserve">hal-04705183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations des représentations et du jugement esthétique dans des espaces en mutation. Approche comparée de la perception de l'habitat ordinaire dans le Montmorillonnais et la Grande Lande</w:t>
               </w:r>
@@ -4323,51 +4323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephanie.tabois@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247466v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tabois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Morel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705172v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705116v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2014.3157" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Beldjerd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.1782" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.3343" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705123v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavanon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Joly-Rissoan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laforgue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raymond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8717" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140466v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garabuau-Moussaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bartiaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desjeux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Granier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.020.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705142v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.9393" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.073.0559" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diasp.2005.1016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise D&#233;jeans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Pagiusco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05430084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247330v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247364v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/coup-de-gueule-et-engagement/1010-la-fin-du-silence-9782350308876.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705134v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/genies-des-lieux-1463.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497281v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498478v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bourgeois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Buord" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carlos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carminho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Clochard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209969v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Morel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140684v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705183v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;dez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Querre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04705181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephanie.tabois@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247466v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tabois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Morel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705172v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705116v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2014.3157" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Beldjerd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.1782" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.3343" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705123v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavanon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Joly-Rissoan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laforgue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raymond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8717" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140466v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garabuau-Moussaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bartiaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desjeux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Granier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.020.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705142v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.9393" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.073.0559" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diasp.2005.1016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Pagiusco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise D&#233;jeans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05430084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247364v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247348v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247330v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/coup-de-gueule-et-engagement/1010-la-fin-du-silence-9782350308876.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705134v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/genies-des-lieux-1463.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705168v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497281v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498478v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bourgeois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Buord" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carlos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carminho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Clochard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209969v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Morel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140684v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;dez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Querre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04705181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>