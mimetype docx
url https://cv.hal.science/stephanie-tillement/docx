--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2809,221 +2809,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contracting and Safety: Lessons from Observing an Outsourcing Process “in the Making”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance industrielle sûre et Organisations par projet. Deux enquêtes ethnographiques au prisme du planning dans le nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jan Hayes; Stéphanie Tillement. </w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Bretesché; Stéphanie Tillement; Bénédicte Geffroy; Benoit Journé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contracting and Safety - Exploring Outsourcing practices in High-hazard Industries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enquêter dans le nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.187-210, 2022, 978-2-7535-8312-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702126v1</w:t>
+                <w:t xml:space="preserve">hal-03702442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance industrielle sûre et Organisations par projet. Deux enquêtes ethnographiques au prisme du planning dans le nucléaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contracting and Safety: Lessons from Observing an Outsourcing Process “in the Making”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sophie Bretesché; Stéphanie Tillement; Bénédicte Geffroy; Benoit Journé. </w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Leuridan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jan Hayes; Stéphanie Tillement. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enquêter dans le nucléaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contracting and Safety - Exploring Outsourcing practices in High-hazard Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.9-17, 2022, SpringerBriefs in Applied Sciences and Technology, 978-3-030-89791-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-89792-5_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702442v1</w:t>
+                <w:t xml:space="preserve">hal-03702126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications for Safe Outsourcing</w:t>
               </w:r>
@@ -4199,247 +4199,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04560326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pragmatist approach to audit practices : two cases of technical dialog from nuclear risk governance in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Eydieux</w:t>
+                <w:t xml:space="preserve">Preventing next disasters with history: a riskwork perspective to detect incubation period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Largier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Society for Risk Analysis - European Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Finland</w:t>
+              <w:t xml:space="preserve">EGOS, EGO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, ONLINE, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721460v1</w:t>
+                <w:t xml:space="preserve">hal-03513520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing next disasters with history: a riskwork perspective to detect incubation period</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Hayes</w:t>
+                <w:t xml:space="preserve">A pragmatist approach to audit practices : two cases of technical dialog from nuclear risk governance in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Eydieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS, EGO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, ONLINE, Netherlands</w:t>
+              <w:t xml:space="preserve">The Society for Risk Analysis - European Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513520v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pragmatist approach to audit practices: two cases of technical dialog from nuclear risk governance in France</w:t>
               </w:r>
@@ -4514,497 +4514,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03721410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relativiser ses intérêts pour prendre en compte les parties prenantes des risques</w:t>
+                <w:t xml:space="preserve">L'expérience du travail réel comme compétence clé de la haute fiabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Eydieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Conférence Internationale AGORAS, Gouverner les risques par-delà le temps et les frontières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">30ème Congrès de l'AGRH, La GRH peut-elle sauver le travail ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421272v1</w:t>
+                <w:t xml:space="preserve">hal-02421284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting weak signals with the knowledge of accidents: a case study in nuclear risk management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Mobiliser l’histoire des accidents pour diagnostiquer et anticiper les risques organisationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Largier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jan Hayes</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDRIM - THE 10TH CONFERENCE OF THE INTERNATIONAL SOCIETY FOR INTEGRATED DISASTER RISK MANAGEMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">3ème conférence AGORAS "Gouverner les risques par-delà le temps et les frontières "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-03573055v1</w:t>
+                <w:t xml:space="preserve">irsn-03574543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience du travail réel comme compétence clé de la haute fiabilité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Journé</w:t>
+                <w:t xml:space="preserve">Interpreting weak signals with the knowledge of accidents: a case study in nuclear risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Largier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès de l'AGRH, La GRH peut-elle sauver le travail ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IDRIM - THE 10TH CONFERENCE OF THE INTERNATIONAL SOCIETY FOR INTEGRATED DISASTER RISK MANAGEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421284v1</w:t>
+                <w:t xml:space="preserve">irsn-03573055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser l’histoire des accidents pour diagnostiquer et anticiper les risques organisationnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dechy</w:t>
+                <w:t xml:space="preserve">Relativiser ses intérêts pour prendre en compte les parties prenantes des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Eydieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème conférence AGORAS "Gouverner les risques par-delà le temps et les frontières "</w:t>
+              <w:t xml:space="preserve">3ème Conférence Internationale AGORAS, Gouverner les risques par-delà le temps et les frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-03574543v1</w:t>
+                <w:t xml:space="preserve">hal-02421272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the knowledge of accidents in the ‘riskwork’ of experts in nuclear safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5161,217 +5161,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02065426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discuter la sûreté et sa démonstration : négocier ce qui fait preuve</w:t>
+                <w:t xml:space="preserve">A pragmatist approach of audit practices : safety demonstration and safety assessment through technical dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Eydieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de Royaumont « (Se) mettre d’accord »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Négociations, Nov 2017, Royaumont, France</w:t>
+              <w:t xml:space="preserve">33rd EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654756v1</w:t>
+                <w:t xml:space="preserve">hal-01558978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pragmatist approach of audit practices : safety demonstration and safety assessment through technical dialogue</w:t>
+                <w:t xml:space="preserve">Discuter la sûreté et sa démonstration : négocier ce qui fait preuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Eydieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque international de Royaumont « (Se) mettre d’accord »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Négociations, Nov 2017, Royaumont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558978v1</w:t>
+                <w:t xml:space="preserve">hal-01654756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction of a project identity and infrastructure - The case of ‘ASTRID’ nuclear reactor</w:t>
               </w:r>
@@ -5446,308 +5446,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02065440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des situations post-accidentelles : résilience et sensibilisation des acteurs locaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Mohamed Laouni</w:t>
+                <w:t xml:space="preserve">Élaboration des démonstrations et des évaluations de sûreté : une approche pragmatiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Eydieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 20 de Maîtrise des Risques et de Sûreté de Fonctionnement, 11-13 Octobre 2016, Saint Malo, France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Du Risque 2016 : "Nucléaire, Hommes et Société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Mines de Nantes, Nov 2016, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02065475v1</w:t>
+                <w:t xml:space="preserve">hal-01546183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration des démonstrations et des évaluations de sûreté : une approche pragmatiste</w:t>
+                <w:t xml:space="preserve">Resilience in the &amp;quot;technical dialogue&amp;quot; of French nuclear risk governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Eydieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Du Risque 2016 : "Nucléaire, Hommes et Société"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Mines de Nantes, Nov 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">4S/EASST Conference BCN-2016, Science + technology by other means</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546183v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience in the &amp;quot;technical dialogue&amp;quot; of French nuclear risk governance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Eydieux</w:t>
+                <w:t xml:space="preserve">Gestion des situations post-accidentelles : résilience et sensibilisation des acteurs locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Mohamed Laouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4S/EASST Conference BCN-2016, Science + technology by other means</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Lambda Mu 20 de Maîtrise des Risques et de Sûreté de Fonctionnement, 11-13 Octobre 2016, Saint Malo, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/61685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368831v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02065475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the roles of anticipation, resilience and accountability in safe industrial performance: a situated analysis of planning in a nuclear plant</w:t>
               </w:r>
@@ -6478,51 +6478,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D29DFC51"/>
+    <w:nsid w:val="713C2593"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6709,51 +6709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-tillement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0468-7220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157782026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imt-atlantique.fr/fr/personne/stephanie-tillement" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-89792-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/55193" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/author-book/tillement-stephanie/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hayes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tillement" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89792-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5951/enqueter-dans-le-nucleaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716709v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bringaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi&#233;tou Mbaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Saliou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-retour-d-experience-dans-les-organisations-a-risques/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.114.0006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769309v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.114.0140" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Liang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ernoult" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bouneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2021.108131" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192555v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2020.1868892" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.224.0059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162264v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Leuridan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-018-0530-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Minguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue Duboc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/8756972819870343" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eydieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.030.0037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01589477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01494321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.126.0015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01368273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036886ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065401v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Safi&#233;tou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484101v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56995-1_8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-on-innovation-and-project-management-9781789901795.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/travailler-aux-chantiers--9791037031457-page-225.htm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.rot.2023.01.0225" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Russel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89792-5_8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Iracane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/economie-de-lenergie-nucleaire-1/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82072-5_4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702126v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89792-5_2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702442v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89792-5_12" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Elsayed" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Peeters" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grousson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41935-0_3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065352v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58405" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065382v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mouginot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484348v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Largier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727536v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnasser Manhal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cook Sandra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flannagan Bryan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Katie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560326v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721460v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513520v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721410v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03573055v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Rousseau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03574543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03574572v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065426v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01558978v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065440v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Mohamed Laouni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61685" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01546183v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01368831v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065453v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stoessel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56210" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808133v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347767v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291580v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00661638v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENH014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01656438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Diaz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-tillement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0468-7220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157782026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imt-atlantique.fr/fr/personne/stephanie-tillement" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-89792-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/55193" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/author-book/tillement-stephanie/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hayes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tillement" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89792-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5951/enqueter-dans-le-nucleaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716709v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bringaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi&#233;tou Mbaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Saliou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-retour-d-experience-dans-les-organisations-a-risques/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.114.0006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769309v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.114.0140" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Liang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ernoult" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bouneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2021.108131" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192555v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2020.1868892" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.224.0059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162264v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Leuridan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-018-0530-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Minguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue Duboc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/8756972819870343" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eydieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.030.0037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01589477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01494321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.126.0015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01368273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036886ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065401v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Safi&#233;tou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484101v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56995-1_8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-on-innovation-and-project-management-9781789901795.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/travailler-aux-chantiers--9791037031457-page-225.htm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.rot.2023.01.0225" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Russel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89792-5_8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Iracane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/economie-de-lenergie-nucleaire-1/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82072-5_4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702442v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702126v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89792-5_2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89792-5_12" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Elsayed" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Peeters" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grousson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41935-0_3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065352v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58405" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065382v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mouginot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484348v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Largier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727536v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnasser Manhal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cook Sandra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flannagan Bryan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Katie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560326v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513520v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721460v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721410v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03574543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Rousseau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03573055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421272v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03574572v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065426v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01558978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654756v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065440v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01546183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01368831v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065475v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Mohamed Laouni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61685" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065453v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stoessel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56210" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808133v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347767v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291580v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00661638v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENH014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01656438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Diaz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>