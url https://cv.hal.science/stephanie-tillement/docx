--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -4199,247 +4199,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04560326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing next disasters with history: a riskwork perspective to detect incubation period</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Hayes</w:t>
+                <w:t xml:space="preserve">A pragmatist approach to audit practices : two cases of technical dialog from nuclear risk governance in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Eydieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS, EGO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, ONLINE, Netherlands</w:t>
+              <w:t xml:space="preserve">The Society for Risk Analysis - European Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513520v1</w:t>
+                <w:t xml:space="preserve">hal-03721460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pragmatist approach to audit practices : two cases of technical dialog from nuclear risk governance in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Eydieux</w:t>
+                <w:t xml:space="preserve">Preventing next disasters with history: a riskwork perspective to detect incubation period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Largier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Society for Risk Analysis - European Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Finland</w:t>
+              <w:t xml:space="preserve">EGOS, EGO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, ONLINE, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721460v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pragmatist approach to audit practices: two cases of technical dialog from nuclear risk governance in France</w:t>
               </w:r>
@@ -4514,497 +4514,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03721410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience du travail réel comme compétence clé de la haute fiabilité</w:t>
+                <w:t xml:space="preserve">Relativiser ses intérêts pour prendre en compte les parties prenantes des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Eydieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès de l'AGRH, La GRH peut-elle sauver le travail ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3ème Conférence Internationale AGORAS, Gouverner les risques par-delà le temps et les frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421284v1</w:t>
+                <w:t xml:space="preserve">hal-02421272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser l’histoire des accidents pour diagnostiquer et anticiper les risques organisationnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dechy</w:t>
+                <w:t xml:space="preserve">L'expérience du travail réel comme compétence clé de la haute fiabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Eydieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème conférence AGORAS "Gouverner les risques par-delà le temps et les frontières "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">30ème Congrès de l'AGRH, La GRH peut-elle sauver le travail ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-03574543v1</w:t>
+                <w:t xml:space="preserve">hal-02421284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting weak signals with the knowledge of accidents: a case study in nuclear risk management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Mobiliser l’histoire des accidents pour diagnostiquer et anticiper les risques organisationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Largier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jan Hayes</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDRIM - THE 10TH CONFERENCE OF THE INTERNATIONAL SOCIETY FOR INTEGRATED DISASTER RISK MANAGEMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">3ème conférence AGORAS "Gouverner les risques par-delà le temps et les frontières "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03573055v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03574543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relativiser ses intérêts pour prendre en compte les parties prenantes des risques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Eydieux</w:t>
+                <w:t xml:space="preserve">Interpreting weak signals with the knowledge of accidents: a case study in nuclear risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Largier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Conférence Internationale AGORAS, Gouverner les risques par-delà le temps et les frontières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">IDRIM - THE 10TH CONFERENCE OF THE INTERNATIONAL SOCIETY FOR INTEGRATED DISASTER RISK MANAGEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421272v1</w:t>
+                <w:t xml:space="preserve">irsn-03573055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the knowledge of accidents in the ‘riskwork’ of experts in nuclear safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5161,217 +5161,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02065426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pragmatist approach of audit practices : safety demonstration and safety assessment through technical dialogue</w:t>
+                <w:t xml:space="preserve">Discuter la sûreté et sa démonstration : négocier ce qui fait preuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Eydieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque international de Royaumont « (Se) mettre d’accord »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Négociations, Nov 2017, Royaumont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558978v1</w:t>
+                <w:t xml:space="preserve">hal-01654756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discuter la sûreté et sa démonstration : négocier ce qui fait preuve</w:t>
+                <w:t xml:space="preserve">A pragmatist approach of audit practices : safety demonstration and safety assessment through technical dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Eydieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de Royaumont « (Se) mettre d’accord »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Négociations, Nov 2017, Royaumont, France</w:t>
+              <w:t xml:space="preserve">33rd EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654756v1</w:t>
+                <w:t xml:space="preserve">hal-01558978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction of a project identity and infrastructure - The case of ‘ASTRID’ nuclear reactor</w:t>
               </w:r>
@@ -5446,308 +5446,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02065440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration des démonstrations et des évaluations de sûreté : une approche pragmatiste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Eydieux</w:t>
+                <w:t xml:space="preserve">Gestion des situations post-accidentelles : résilience et sensibilisation des acteurs locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Mohamed Laouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Du Risque 2016 : "Nucléaire, Hommes et Société"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Lambda Mu 20 de Maîtrise des Risques et de Sûreté de Fonctionnement, 11-13 Octobre 2016, Saint Malo, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/61685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546183v1</w:t>
+                <w:t xml:space="preserve">halshs-02065475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience in the &amp;quot;technical dialogue&amp;quot; of French nuclear risk governance</w:t>
+                <w:t xml:space="preserve">Élaboration des démonstrations et des évaluations de sûreté : une approche pragmatiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Eydieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4S/EASST Conference BCN-2016, Science + technology by other means</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Journées Du Risque 2016 : "Nucléaire, Hommes et Société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Mines de Nantes, Nov 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368831v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des situations post-accidentelles : résilience et sensibilisation des acteurs locaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Journé</w:t>
+                <w:t xml:space="preserve">Resilience in the &amp;quot;technical dialogue&amp;quot; of French nuclear risk governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Eydieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 20 de Maîtrise des Risques et de Sûreté de Fonctionnement, 11-13 Octobre 2016, Saint Malo, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4S/EASST Conference BCN-2016, Science + technology by other means</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/61685⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02065475v1</w:t>
+                <w:t xml:space="preserve">hal-01368831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the roles of anticipation, resilience and accountability in safe industrial performance: a situated analysis of planning in a nuclear plant</w:t>
               </w:r>
@@ -6478,51 +6478,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="713C2593"/>
+    <w:nsid w:val="2CE11ABA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6709,51 +6709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-tillement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0468-7220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157782026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imt-atlantique.fr/fr/personne/stephanie-tillement" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-89792-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/55193" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/author-book/tillement-stephanie/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hayes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tillement" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89792-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5951/enqueter-dans-le-nucleaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716709v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bringaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi&#233;tou Mbaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Saliou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-retour-d-experience-dans-les-organisations-a-risques/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.114.0006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769309v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.114.0140" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Liang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ernoult" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bouneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2021.108131" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192555v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2020.1868892" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.224.0059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162264v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Leuridan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-018-0530-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Minguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue Duboc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/8756972819870343" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eydieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.030.0037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01589477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01494321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.126.0015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01368273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036886ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065401v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Safi&#233;tou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484101v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56995-1_8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-on-innovation-and-project-management-9781789901795.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/travailler-aux-chantiers--9791037031457-page-225.htm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.rot.2023.01.0225" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Russel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89792-5_8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Iracane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/economie-de-lenergie-nucleaire-1/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82072-5_4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702442v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702126v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89792-5_2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89792-5_12" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Elsayed" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Peeters" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grousson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41935-0_3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065352v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58405" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065382v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mouginot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484348v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Largier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727536v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnasser Manhal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cook Sandra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flannagan Bryan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Katie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560326v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513520v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721460v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721410v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03574543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Rousseau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03573055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421272v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03574572v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065426v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01558978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654756v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065440v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01546183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01368831v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065475v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Mohamed Laouni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61685" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065453v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stoessel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56210" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808133v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347767v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291580v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00661638v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENH014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01656438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Diaz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-tillement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0468-7220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157782026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imt-atlantique.fr/fr/personne/stephanie-tillement" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-89792-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/55193" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/author-book/tillement-stephanie/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hayes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tillement" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89792-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5951/enqueter-dans-le-nucleaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716709v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bringaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi&#233;tou Mbaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Saliou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-retour-d-experience-dans-les-organisations-a-risques/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.114.0006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769309v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.114.0140" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Liang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ernoult" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bouneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2021.108131" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192555v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2020.1868892" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.224.0059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162264v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Leuridan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-018-0530-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Minguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue Duboc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/8756972819870343" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eydieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.030.0037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01589477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01494321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.126.0015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01368273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036886ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065401v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Safi&#233;tou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484101v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56995-1_8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-on-innovation-and-project-management-9781789901795.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/travailler-aux-chantiers--9791037031457-page-225.htm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.rot.2023.01.0225" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Russel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89792-5_8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Iracane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/economie-de-lenergie-nucleaire-1/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82072-5_4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702442v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702126v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89792-5_2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89792-5_12" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Elsayed" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Peeters" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grousson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41935-0_3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065352v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58405" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065382v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mouginot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484348v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Largier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727536v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnasser Manhal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cook Sandra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flannagan Bryan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Katie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560326v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721460v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513520v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721410v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03574543v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Rousseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03573055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03574572v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065426v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01558978v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065440v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Mohamed Laouni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61685" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01546183v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01368831v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065453v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stoessel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56210" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808133v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347767v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291580v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00661638v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENH014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01656438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Diaz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>