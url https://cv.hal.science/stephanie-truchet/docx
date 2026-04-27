--- v0 (2026-03-23)
+++ v1 (2026-04-27)
@@ -664,51 +664,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
@@ -1729,172 +1729,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter les enjeux sociaux de la transition énergétique : proposition d’un système d’indicateurs pour établir un diagnostic de vulnérabilité territoriale</w:t>
+                <w:t xml:space="preserve">Statistical instrumentation of the notion of 'residential cost’: first lessons from the EMC2 travel survey of Grenoble 2019-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Ouaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Verry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ADEME Transition Ecologique Economique et Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADEME, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Swiss Mobility Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de sociologie urbaine, Ecole Polytechnique Fédérale de Lausanne; Université de Lausanne; Institut de géographie et durabilité, Université de Lausanne, Sep 2023, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04278757v1</w:t>
+                <w:t xml:space="preserve">halshs-04210187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical instrumentation of the notion of 'residential cost’: first lessons from the EMC2 travel survey of Grenoble 2019-2020</w:t>
+                <w:t xml:space="preserve">Evaluer les dépenses logement + mobilité des ménages pour réfléchir l’aménagement des territoires Les apports du module ‘coût résidentiel’ de l’EMC² de Grenoble 2019-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Zein</w:t>
@@ -1929,198 +1933,194 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Mobility Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de sociologie urbaine, Ecole Polytechnique Fédérale de Lausanne; Université de Lausanne; Institut de géographie et durabilité, Université de Lausanne, Sep 2023, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04210187v1</w:t>
+                <w:t xml:space="preserve">hal-04560857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les dépenses logement + mobilité des ménages pour réfléchir l’aménagement des territoires Les apports du module ‘coût résidentiel’ de l’EMC² de Grenoble 2019-2020</w:t>
+                <w:t xml:space="preserve">Représenter les enjeux sociaux de la transition énergétique : proposition d’un système d’indicateurs pour établir un diagnostic de vulnérabilité territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Déprés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Truchet-Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">Colloque ADEME Transition Ecologique Economique et Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEME, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560857v1</w:t>
+                <w:t xml:space="preserve">halshs-04278757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to Public Services and Population Dynamics in Rural Areas: A Meta-Analysis</w:t>
               </w:r>
@@ -5829,51 +5829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733123v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouaras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Verry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.14443" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet-Aznar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04936908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.251.0053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Davi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01600176241267206" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art09" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697098v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cazou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brunelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12626" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nong Zhu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.212.0197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03747770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauh&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Mbarek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mauhet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbarek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12223" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-018-0066-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616688.2016.1221985" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560857v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842755v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lamy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607462v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Callois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597619v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Callois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinto-Correia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Machado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barroso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Regional Science Association" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589828v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fromageot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Planchat-Hery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1681/9782759232963/sortir-des-crises" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604517v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.htmlhttp://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601145v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052959v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2124-6_17" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588841v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903238v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827227v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boinon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Daubard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miteau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fages" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fouti-Loemba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597570v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonniot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouayad-Agha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschellette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00704585v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DIJOE012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733123v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouaras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Verry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.14443" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet-Aznar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04936908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.251.0053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Davi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01600176241267206" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art09" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697098v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cazou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brunelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12626" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nong Zhu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.212.0197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03747770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauh&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Mbarek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mauhet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbarek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12223" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-018-0066-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616688.2016.1221985" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560857v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842755v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lamy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607462v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Callois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597619v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Callois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinto-Correia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Machado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barroso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Regional Science Association" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589828v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fromageot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Planchat-Hery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1681/9782759232963/sortir-des-crises" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604517v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.htmlhttp://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601145v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052959v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2124-6_17" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588841v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903238v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827227v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boinon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Daubard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miteau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fages" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fouti-Loemba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597570v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonniot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouayad-Agha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschellette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00704585v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DIJOE012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>