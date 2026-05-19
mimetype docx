--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -953,416 +953,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement du très haut débit et création d’entreprises dans les zones rurales : une évaluation du programme Auvergne Très Haut Débit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déploiement du très haut débit et création d'entreprises dans les zones rurales : une évaluation du programme Auvergne Très Haut Débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mauhé</w:t>
+                <w:t xml:space="preserve">C. Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marouene Mbarek</w:t>
+                <w:t xml:space="preserve">N. Mauhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mbarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2018, 214, pp.97-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747770v1</w:t>
+                <w:t xml:space="preserve">hal-02608871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement du très haut débit et création d'entreprises dans les zones rurales : une évaluation du programme Auvergne Très Haut Débit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Duvivier</w:t>
+                <w:t xml:space="preserve">The Importance of Integrating Supply-Side Factors in Economic Base Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Truchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Mbarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Growth and Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (1), pp.203-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/grow.12223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608871v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Integrating Supply-Side Factors in Economic Base Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Frère</w:t>
+                <w:t xml:space="preserve">Déploiement du très haut débit et création d’entreprises dans les zones rurales : une évaluation du programme Auvergne Très Haut Débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Truchet-Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lépicier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Truchet</w:t>
+                <w:t xml:space="preserve">Nicolas Mauhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouene Mbarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Growth and Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483333v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veterinarian shortage areas: What determines the location of new graduates?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2201,90 +2201,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déploiement du très haut débit et création d'entreprises dans les zones rurales: évaluation du programme Auvergne Très Haut Débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mbarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58ème Congrès de la Société Canadienne de Science Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2398,433 +2398,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est l'influence de l'attractivité résidentielle sur les processus de gentrification et de ségrégation socio-spatiale au sein des espaces ruraux ?</w:t>
+                <w:t xml:space="preserve">Inégalités territoriales : vers une analyse de l'influence de la migration résidentielle sur les dynamiques de revenus et les changements socio-démographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Langlois</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IADT. Métropoles, villes intermédiaires et espaces ruraux : quelles intéractions au service du développement territorial ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">54ème colloque de l'Association Régionale de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606867v1</w:t>
+                <w:t xml:space="preserve">hal-02606476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités territoriales : vers une analyse de l'influence de la migration résidentielle sur les dynamiques de revenus et les changements socio-démographiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couverture très haut débit et création d'entreprises dans les zones rurales:évaluation du programme Auvergne Très Haut Débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Truchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mauhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème colloque de l'Association Régionale de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">14ème conférence annuelle TEPP,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606476v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couverture très haut débit et création d'entreprises dans les zones rurales:évaluation du programme Auvergne Très Haut Débit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Couverture très haut débit et création d'entreprises dans les zones rurales: évaluation du programme Auvergne Très Haut Débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Truchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mbarek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Truchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème conférence annuelle TEPP,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">3ème conférence Évaluation des politiques publiques, organisée par l'AFSE et la direction générale du Trésor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606741v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couverture très haut débit et création d'entreprises dans les zones rurales: évaluation du programme Auvergne Très Haut Débit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Quelle est l'influence de l'attractivité résidentielle sur les processus de gentrification et de ségrégation socio-spatiale au sein des espaces ruraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Truchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Mbarek</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème conférence Évaluation des politiques publiques, organisée par l'AFSE et la direction générale du Trésor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque IADT. Métropoles, villes intermédiaires et espaces ruraux : quelles intéractions au service du développement territorial ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606742v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions spatiales et développement des territoires. Application au cas du tourisme</w:t>
               </w:r>
@@ -2918,103 +2918,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emplois présentiels dans les bassins de vie français : quels déterminants locaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème colloque de l’Association de Science Régionale de Langue Française -ASRDLF, Marne-la-Vallée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). Marne La vallée, FRA., Jul 2014, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3039,90 +3039,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie résidentielle ou présentielle : un état des lieux théorique et une application empirique à partir de l’exemple des bassins de vie français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Truchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3868,230 +3868,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health, économie et territoires : quels enseignements de la crise de la Covid-19 en France ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Déprés</w:t>
+                <w:t xml:space="preserve">Migrations vers les territoires ruraux et ségrégation socio-spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Truchet-Aznar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sortir des crises : One Health en pratique.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.121-127, 2022, 978-2-7592-3296-3</w:t>
+              <w:t xml:space="preserve">XLeme journées de l'association d'économie sociale - Penser les limites? Comment le champ de l'économie sociale interroge les limites des activités économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697133v1</w:t>
+                <w:t xml:space="preserve">hal-03808614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations vers les territoires ruraux et ségrégation socio-spatiale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Batisse</w:t>
+                <w:t xml:space="preserve">One Health, économie et territoires : quels enseignements de la crise de la Covid-19 en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Truchet-Aznar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLeme journées de l'association d'économie sociale - Penser les limites? Comment le champ de l'économie sociale interroge les limites des activités économiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Sortir des crises : One Health en pratique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-127, 2022, 978-2-7592-3296-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808614v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de revenu dans les espaces ruraux : quelle influence des migrations résidentielles ?</w:t>
               </w:r>
@@ -4202,90 +4202,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement des activités liées aux résidents : un nouveau souffle pour les espaces ruraux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Campagnes contemporaines : enjeux économiques et sociaux des espaces ruraux français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4571,51 +4571,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture de l'ouvrage Green G.P, Deller S., Marcouiller D., Amenities and rural development : theory , methods and public policies, Edward Elgar, 2005, 338 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4743,64 +4743,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouene Mbarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5238,64 +5238,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5360,51 +5360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Truchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5829,51 +5829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733123v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouaras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Verry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.14443" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet-Aznar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04936908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.251.0053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Davi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01600176241267206" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art09" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697098v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cazou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brunelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12626" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nong Zhu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.212.0197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03747770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauh&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Mbarek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mauhet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbarek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12223" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-018-0066-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616688.2016.1221985" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560857v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842755v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lamy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607462v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Callois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597619v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Callois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinto-Correia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Machado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barroso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Regional Science Association" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589828v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fromageot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Planchat-Hery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1681/9782759232963/sortir-des-crises" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604517v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.htmlhttp://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601145v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052959v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2124-6_17" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588841v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903238v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827227v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boinon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Daubard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miteau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fages" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fouti-Loemba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597570v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonniot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouayad-Agha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschellette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00704585v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DIJOE012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733123v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouaras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Verry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.14443" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet-Aznar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04936908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.251.0053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Davi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01600176241267206" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art09" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697098v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cazou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brunelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12626" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nong Zhu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.212.0197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mauhet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbarek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12223" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03747770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauh&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Mbarek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-018-0066-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616688.2016.1221985" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560857v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842755v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lamy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607462v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Callois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597619v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Callois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinto-Correia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Machado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barroso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Regional Science Association" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589828v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fromageot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Planchat-Hery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1681/9782759232963/sortir-des-crises" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604517v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.htmlhttp://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601145v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052959v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2124-6_17" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588841v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903238v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827227v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boinon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Daubard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miteau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fages" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fouti-Loemba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597570v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonniot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouayad-Agha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschellette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00704585v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DIJOE012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>