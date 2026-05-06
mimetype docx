--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -2026,165 +2026,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Anatomie de fictions scientifiques. Entretien avec Jorge Volpi »</w:t>
+                <w:t xml:space="preserve">Nacer en tiempos de dictadura. Genealogías personales y memoria histórica en el teatro de Lola Arias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Urdician</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème édition du Festival Littérature au Centre (LAC): « Littérature et Sciences »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Myriam Lépron, Catherine Milkovitch-Rioux, Nathalie Vincent-Munnia, Stéphanie Urdician, Mar 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque international “Historias de familia, historia nacional: reflejos y espejismos en los escenarios hispánicos contemporáneos”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fanny Blin (Université Gustave Eiffel) et Anne Laure Feuillastre (Sorbonne Université), May 2023, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320684v1</w:t>
+                <w:t xml:space="preserve">hal-04320673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacer en tiempos de dictadura. Genealogías personales y memoria histórica en el teatro de Lola Arias</w:t>
+                <w:t xml:space="preserve">« Anatomie de fictions scientifiques. Entretien avec Jorge Volpi »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Urdician</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international “Historias de familia, historia nacional: reflejos y espejismos en los escenarios hispánicos contemporáneos”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fanny Blin (Université Gustave Eiffel) et Anne Laure Feuillastre (Sorbonne Université), May 2023, Paris, Francia</w:t>
+              <w:t xml:space="preserve">8ème édition du Festival Littérature au Centre (LAC): « Littérature et Sciences »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Myriam Lépron, Catherine Milkovitch-Rioux, Nathalie Vincent-Munnia, Stéphanie Urdician, Mar 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320673v1</w:t>
+                <w:t xml:space="preserve">hal-04320684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Conquistas, resistencias e identidades de la Cólquide a la Araucanía. Una lectura de Medea mapuche de Juan Radrigán”</w:t>
               </w:r>
@@ -2423,165 +2423,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Patrimonio/Matrimonio. El legado cultural en una perspectiva de género »</w:t>
+                <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Urdician</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Congreso Internacional ABRALIC, Circulação, tramas &amp; sentidos na Literatura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, (Organisateurs) : Betina Ribeiro Rodrigues Da Cunha, Rogério Da Silva Lima, Jul 2019, Brasilia, Brasil</w:t>
+              <w:t xml:space="preserve">Séminaire franco-hispanique : « 80 ans après la guerre civile espagnole (1939-2019) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Organisatrices) : Bénédicte Mathios et Stéphanie Urdician, Nov 2019, Clermont-Ferrand, Maison des Sciences de l’Homme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386503v1</w:t>
+                <w:t xml:space="preserve">hal-02386507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Introduction »</w:t>
+                <w:t xml:space="preserve">« Patrimonio/Matrimonio. El legado cultural en una perspectiva de género »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Urdician</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire franco-hispanique : « 80 ans après la guerre civile espagnole (1939-2019) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, (Organisatrices) : Bénédicte Mathios et Stéphanie Urdician, Nov 2019, Clermont-Ferrand, Maison des Sciences de l’Homme, France</w:t>
+              <w:t xml:space="preserve">XVI Congreso Internacional ABRALIC, Circulação, tramas &amp; sentidos na Literatura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Organisateurs) : Betina Ribeiro Rodrigues Da Cunha, Rogério Da Silva Lima, Jul 2019, Brasilia, Brasil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386507v1</w:t>
+                <w:t xml:space="preserve">hal-02386503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2593,84 +2593,84 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Antiquité en scène. De la tragédie grecque à la performance. La Antigüedad en escena. De la tragedia griega a la performance.</w:t>
+                <w:t xml:space="preserve">L’Antiquité en scène. De la tragédie grecque à la performance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Urdician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rómulo Pianacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre de Recherches André Piganiol - Présence de l’Antiquité. , 312 p, 2024, coll. « Caesarodunum LVI-LVII bis », 9782900479254</w:t>
+              <w:t xml:space="preserve">Centre de Recherches André Piganiol - Présence de l’Antiquité. , pp.346, 2024, coll. « Caesarodunum LVI-LVII bis », 9782900479254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3143,51 +3143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Urdician" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397680v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34624/fb.v0i21.41539" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04299283v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468874v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02159124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Duroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Coyault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam L&#233;pron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21516" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04736722v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04736737v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03845035v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02955207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02954779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-1439-7_26" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02159172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04736807v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03894136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mohssine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodrigues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03455342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02386503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02386507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Pianacci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auraix-Jonchi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02361784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mekouar-Hertzberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04754792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onard-Roques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259924v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Urdician" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397680v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34624/fb.v0i21.41539" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04299283v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468874v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02159124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Duroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Coyault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam L&#233;pron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21516" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04736722v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04736737v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03845035v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02955207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02954779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-1439-7_26" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02159172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04736807v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03894136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mohssine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodrigues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03455342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02386507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02386503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Pianacci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auraix-Jonchi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02361784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mekouar-Hertzberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04754792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onard-Roques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259924v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>