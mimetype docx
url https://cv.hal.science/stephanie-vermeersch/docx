--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -614,200 +614,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01419200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial à : L'espace des classes moyennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial de &amp;quot;L'espace des classes moyennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Authier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 148-149, pp.9--16</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 148-149, pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.148.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640246v1</w:t>
+                <w:t xml:space="preserve">halshs-00969481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial de &amp;quot;L'espace des classes moyennes</w:t>
+                <w:t xml:space="preserve">Bien vivre au-delà du &amp;quot;périph&amp;quot; : les compromis des classes moyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Authier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.131-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/esp.148.0007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00969481v1</w:t>
+                <w:t xml:space="preserve">halshs-01303541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat en devenir. Enjeux territoriaux, politiques et sociaux de l'habitat en Suisse</w:t>
               </w:r>
@@ -964,345 +951,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01681815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien vivre au-delà du &amp;quot;périph&amp;quot; : les compromis des classes moyennes</w:t>
+                <w:t xml:space="preserve">Géographie d'une presqu'ile. Retour à Villiers le bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83, pp.131-154</w:t>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 145-146, pp.179-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01303541v1</w:t>
+                <w:t xml:space="preserve">hal-01070409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie d'une presqu'ile. Retour à Villiers le bel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment nous sommes devenus HLM, politiques de mixité sociale à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yankel Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 145-146, pp.179-182</w:t>
+              <w:t xml:space="preserve">, 2010, 140-141, pp.93-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070409v1</w:t>
+                <w:t xml:space="preserve">hal-01068876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment nous sommes devenus HLM, politiques de mixité sociale à Paris</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liens territoriaux, liens sociaux : le territoire, support ou prétexte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 140-141, pp.93-111</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, Les lieux des liens sociaux, 126, pp.53-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.126.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01216679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1312,538 +1230,538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contradictions urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia de Biase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Deboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contradictions urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR LAVUE, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noisy le Sec : &amp;quot;bobos in paradise&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Sciences Po-CEVIPOF " La Seine Saint-Denis "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'engager à l'Adels : pistes de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence dans " La passion du local, 50 ans de l'Adels ", Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyen&amp;quot;, une profession ? Nouvelles formes de participation et d'engagement civique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence, Fondation Genshagen, Berlin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La citoyenneté urbaine. Formes d'engagement et enjeux de solidarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de suivi de la consultation de recherche du PUCA, Paris, Ministère de l'Equipement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;classes moyennes&amp;quot; : quel objet pour quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence d'introduction, Séminaire "Couches moyennes, une mosaïque sociologique", UMR LOUEST, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer la vie ? Les classes moyennes françaises, de qui parle-t-on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence - New York University en France, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1853,227 +1771,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés face aux défis climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Deboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS Editions, 2024, 978-2-271-15141-4</w:t>
+              <w:t xml:space="preserve">CNRS Editions, 256 p., 2024, 9782271151414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04871916v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés face aux défis climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Deboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 2024, 978-2-271-15141-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04834360v1</w:t>
+                <w:t xml:space="preserve">halshs-04871916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitter Paris ? Les classes moyennes entre périphéries et centres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2094,214 +2012,214 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créaphis éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 190 p., 2018, 978-2-35428-121-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Middle Classes and the City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Bridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Bridge</w:t>
+                <w:t xml:space="preserve">Michaela Benson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Benson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tim Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bacqué, Marie-Hélène and Bridge, Gary. Palgrave Macmillan, 2015, 978-1-137-33280-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace des classes moyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2310,73 +2228,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Espaces et Sociétés, n°148-149, pp.292, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer la vie ? Les couches moyennes et l'héritage de mai 68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2385,51 +2303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Éditions de l'Atelier, pp.175, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2439,357 +2357,357 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés face au défi climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lemoine-Schonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Deboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés face aux défis climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04846999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ségrégations aux diversités urbaines ? Une question sociale, un enjeu de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Adisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Adisson</w:t>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la recherche urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-242, 2020, 9782271135629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02936301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris et la &amp;quot;France moche&amp;quot; : retour sur une relation problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benbassa, Esther and Attias, Jean-Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles relégations territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.69--82, 2017, 978-2-271-09473-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le périurbain n'est pas une version dégradée de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2812,285 +2730,285 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Charmes; Marie-Hélène Bacqué. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixité sociale, et après ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-96, 2016, La vie des idées, 978-2-13-073133-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat alternatif, un nouveau jeu partenarial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Biau</w:t>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Carriou</w:t>
+                <w:t xml:space="preserve">Jean-Marie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne d'Orazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chombart de Lauwe, Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le projet négocié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUCA, pp.51--71, 2012, 978-2-11-097044-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;classes moyennes&amp;quot;, du social au spatial : retour sur un glissement dans les catégories savantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dimension spatiale des inégalités. Regards croisés des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-34, 2006, 978-2-7535-1437-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3100,270 +3018,270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet socio-urbain des villes nouvelles : expérimentation et obsolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Biau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] VN-2003-VER, Ministère de la culture et de la communication / Bureau de la recherche architecturale et urbaine (BRAU); Ecole nationale supérieure d'architecture Paris Val-de-Seine; Laboratoire des organisations urbaines : Espaces, Sociétés, Temporalités (LOUEST). 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation conjointe et partage des compétences entre les juges du Tribunal de commerce de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lazega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lazega</w:t>
+                <w:t xml:space="preserve">Lise Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Mounier</w:t>
+                <w:t xml:space="preserve">Ana Maria Falconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Maria Falconi</w:t>
+                <w:t xml:space="preserve">Karima Guenfoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Guenfoud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GIP mission de recherche Droit et justice. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3510,51 +3428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.574.0681" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12130" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D3A678C87CEA8A6BECFD36296EC59E36BA991BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1023173ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640246v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969481v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.148.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070406v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681815v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303541v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flamand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.126.0053" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593676v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072710v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871916v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/fr/catalogue/view/1222/quitter-paris/?of=8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Bridge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Benson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Butler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01074191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37163" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640741v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Mixit%C3%A9_sociale_et_apr%C3%A8s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640248v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delorme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne d'Orazio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428916v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2750" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01693512v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Falconi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Guenfoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.574.0681" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12130" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D3A678C87CEA8A6BECFD36296EC59E36BA991BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1023173ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.148.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303541v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070406v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681815v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flamand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.126.0053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072956v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871916v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/fr/catalogue/view/1222/quitter-paris/?of=8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Bridge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Benson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Butler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01074191v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37163" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640741v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Mixit%C3%A9_sociale_et_apr%C3%A8s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delorme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne d'Orazio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2750" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01693512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Falconi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Guenfoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>