--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -705,273 +705,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00969481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien vivre au-delà du &amp;quot;périph&amp;quot; : les compromis des classes moyennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social Mix Policies in Paris: Discourses, Policies and Social Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yankel Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83, pp.131-154</w:t>
+              <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (2), pp.256-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01303541v1</w:t>
+                <w:t xml:space="preserve">halshs-01681815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat en devenir. Enjeux territoriaux, politiques et sociaux de l'habitat en Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 144, pp.231-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Mix Policies in Paris: Discourses, Policies and Social Effects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bien vivre au-delà du &amp;quot;périph&amp;quot; : les compromis des classes moyennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 35 (2), pp.256-273</w:t>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.131-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01681815v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01303541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie d'une presqu'ile. Retour à Villiers le bel</w:t>
               </w:r>
@@ -1039,51 +1039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment nous sommes devenus HLM, politiques de mixité sociale à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1745,609 +1745,521 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés face aux défis climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Deboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS Editions, 256 p., 2024, 9782271151414</w:t>
+              <w:t xml:space="preserve">CNRS Editions, 2024, 978-2-271-15141-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834360v1</w:t>
+                <w:t xml:space="preserve">halshs-04871916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sociétés face aux défis climatiques</w:t>
+                <w:t xml:space="preserve">Quitter Paris ? Les classes moyennes entre périphéries et centres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">CNRS Editions, 2024, 978-2-271-15141-4</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créaphis éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 190 p., 2018, 978-2-35428-121-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04871916v1</w:t>
+                <w:t xml:space="preserve">hal-01993435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quitter Paris ? Les classes moyennes entre périphéries et centres</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Middle Classes and the City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Bridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Benson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bacqué, Marie-Hélène and Bridge, Gary. Palgrave Macmillan, 2015, 978-1-137-33280-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créaphis éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01993435v1</w:t>
+                <w:t xml:space="preserve">hal-01640173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Middle Classes and the City</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'espace des classes moyennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Espaces et Sociétés, n°148-149, pp.292, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Butler</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01640173v1</w:t>
+                <w:t xml:space="preserve">halshs-00978808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace des classes moyennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Authier</w:t>
+                <w:t xml:space="preserve">Changer la vie ? Les couches moyennes et l'héritage de mai 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Espaces et Sociétés, n°148-149, pp.292, 2012</w:t>
+              <w:t xml:space="preserve">Paris, Éditions de l'Atelier, pp.175, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2357,65 +2269,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés face au défi climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lemoine-Schonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2447,267 +2359,267 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés face aux défis climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04846999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ségrégations aux diversités urbaines ? Une question sociale, un enjeu de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Adisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Adisson</w:t>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la recherche urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-242, 2020, 9782271135629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02936301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris et la &amp;quot;France moche&amp;quot; : retour sur une relation problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benbassa, Esther and Attias, Jean-Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles relégations territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.69--82, 2017, 978-2-271-09473-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le périurbain n'est pas une version dégradée de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2730,285 +2642,285 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Charmes; Marie-Hélène Bacqué. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixité sociale, et après ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-96, 2016, La vie des idées, 978-2-13-073133-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat alternatif, un nouveau jeu partenarial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Biau</w:t>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Carriou</w:t>
+                <w:t xml:space="preserve">Jean-Marie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne d'Orazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chombart de Lauwe, Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le projet négocié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUCA, pp.51--71, 2012, 978-2-11-097044-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;classes moyennes&amp;quot;, du social au spatial : retour sur un glissement dans les catégories savantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dimension spatiale des inégalités. Regards croisés des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-34, 2006, 978-2-7535-1437-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3018,270 +2930,270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet socio-urbain des villes nouvelles : expérimentation et obsolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Biau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] VN-2003-VER, Ministère de la culture et de la communication / Bureau de la recherche architecturale et urbaine (BRAU); Ecole nationale supérieure d'architecture Paris Val-de-Seine; Laboratoire des organisations urbaines : Espaces, Sociétés, Temporalités (LOUEST). 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation conjointe et partage des compétences entre les juges du Tribunal de commerce de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lazega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lazega</w:t>
+                <w:t xml:space="preserve">Lise Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Mounier</w:t>
+                <w:t xml:space="preserve">Ana Maria Falconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Maria Falconi</w:t>
+                <w:t xml:space="preserve">Karima Guenfoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Guenfoud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GIP mission de recherche Droit et justice. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3428,51 +3340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.574.0681" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12130" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D3A678C87CEA8A6BECFD36296EC59E36BA991BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1023173ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.148.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303541v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070406v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681815v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flamand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.126.0053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072956v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871916v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/fr/catalogue/view/1222/quitter-paris/?of=8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Bridge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Benson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Butler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01074191v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37163" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640741v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Mixit%C3%A9_sociale_et_apr%C3%A8s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delorme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne d'Orazio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2750" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01693512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Falconi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Guenfoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.574.0681" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12130" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D3A678C87CEA8A6BECFD36296EC59E36BA991BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1023173ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.148.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681815v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flamand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.126.0053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072956v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/fr/catalogue/view/1222/quitter-paris/?of=8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640173v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Bridge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Benson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Butler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01074191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846999v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37163" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640735v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640741v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Mixit%C3%A9_sociale_et_apr%C3%A8s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640248v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delorme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne d'Orazio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428916v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2750" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824933v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01693512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Falconi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Guenfoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>