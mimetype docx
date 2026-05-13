--- v0 (2026-03-16)
+++ v1 (2026-05-13)
@@ -217,226 +217,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement et ethos de l’extrême droite en ligne : militantes et militants de Reconquête! sur Instagram</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Stephan</w:t>
+                <w:t xml:space="preserve">Une interview participative ? (Re)définir le rôle et les pratiques journalistiques dans « 20h22, la suite sur Twitch »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 111, pp.83-102. </w:t>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Dossier 2024 B (1), pp.29-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11p65⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/enic.037.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517179v1</w:t>
+                <w:t xml:space="preserve">hal-05543862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une interview participative ? (Re)définir le rôle et les pratiques journalistiques dans « 20h22, la suite sur Twitch »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Borrell</w:t>
+                <w:t xml:space="preserve">Engagement et ethos de l’extrême droite en ligne : militantes et militants de Reconquête! sur Instagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Dossier 2024 B (1), pp.29-48. </w:t>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 111, pp.83-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/enic.037.0029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11p65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543862v1</w:t>
+                <w:t xml:space="preserve">hal-05517179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir local et dispositifs numériques : introduction</w:t>
               </w:r>
@@ -796,300 +796,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une participation politique renouvelée. L’invention de modes individualisés et critiques d’engagement numérique en campagne électorale</w:t>
+                <w:t xml:space="preserve">Exploring online participation. The case of the 2012 French presidential election campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97, pp.107-131. </w:t>
+              <w:t xml:space="preserve">Comunicazione Politica </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaderni.1325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3270/86127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307264v1</w:t>
+                <w:t xml:space="preserve">halshs-01952542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring online participation. The case of the 2012 French presidential election campaign</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Greffet</w:t>
+                <w:t xml:space="preserve">« Inégalités démocratiques et numériques dans la participation en ligne aux campagnes électorales : les cas des campagnes française et québécoise de 2012 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comunicazione Politica </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3270/86127⟩</w:t>
+              <w:t xml:space="preserve">Politique et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (n°2), pp.109-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1048878ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01952542v1</w:t>
+                <w:t xml:space="preserve">hal-04307265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Inégalités démocratiques et numériques dans la participation en ligne aux campagnes électorales : les cas des campagnes française et québécoise de 2012 »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Bastien</w:t>
+                <w:t xml:space="preserve">Une participation politique renouvelée. L’invention de modes individualisés et critiques d’engagement numérique en campagne électorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (n°2), pp.109-132. </w:t>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.107-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1048878ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.1325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307265v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La citoyenneté numérique</w:t>
               </w:r>
@@ -2100,217 +2100,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archiver le web: quelques méthodes, outils et techniques</w:t>
+                <w:t xml:space="preserve">Analyser la participation politique en ligne : des traces numériques aux pratiques sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gadras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel d'analyse du web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.180-185, 2013</w:t>
+              <w:t xml:space="preserve">Manuel d'analyse du web </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.166-180, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01148939v1</w:t>
+                <w:t xml:space="preserve">halshs-01148937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser la participation politique en ligne : des traces numériques aux pratiques sociales</w:t>
+                <w:t xml:space="preserve">Archiver le web: quelques méthodes, outils et techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gadras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel d'analyse du web </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.166-180, 2013</w:t>
+              <w:t xml:space="preserve">Manuel d'analyse du web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.180-185, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01148937v1</w:t>
+                <w:t xml:space="preserve">halshs-01148939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open goverment and open data</w:t>
               </w:r>
@@ -2762,502 +2762,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307275v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “We live in a sausage”: expression of political mistrust on Twitch political streams. A case study of comments occurring during interviews of French presidential candidates on Twitch »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« “Jadot le cabot” face à « Jordan Bartoidela ». Ressorts polémiques des commentaires politiques sur Instagram, Twitter et YouTube »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Élodie Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’IAMCR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">23ème Congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC (Société Française des Sciences de l'Information et de la Communication), Jun 2023, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316779v1</w:t>
+                <w:t xml:space="preserve">hal-04322744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “Jadot le cabot” face à « Jordan Bartoidela ». Ressorts polémiques des commentaires politiques sur Instagram, Twitter et YouTube »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« “We live in a sausage”: expression of political mistrust on Twitch political streams. A case study of comments occurring during interviews of French presidential candidates on Twitch »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC (Société Française des Sciences de l'Information et de la Communication), Jun 2023, Bordeaux (France), France</w:t>
+              <w:t xml:space="preserve">Congrès de l’IAMCR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322744v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“We live in a sausage”: between scrutiny and plebiscitary logics in a streaming chat. A study of comments occurring during French interviews of French presidential candidates on Twitch”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Conversation, interpellation et commentaires politiques dans les interviews “20h22 la suite sur Twitch” »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMCR Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « La politique sur Twitch. Acteurs et pratiques expressives en streaming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céditec/CIS, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307282v1</w:t>
+                <w:t xml:space="preserve">hal-04316784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Conversation, interpellation et commentaires politiques dans les interviews “20h22 la suite sur Twitch” »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“We live in a sausage”: between scrutiny and plebiscitary logics in a streaming chat. A study of comments occurring during French interviews of French presidential candidates on Twitch”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Berthet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « La politique sur Twitch. Acteurs et pratiques expressives en streaming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céditec/CIS, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">IAMCR Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316784v1</w:t>
+                <w:t xml:space="preserve">hal-04307282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le Discord Insoumis : entre plateformisation et délibération partisane »</w:t>
+                <w:t xml:space="preserve">« Formes et temporalités des discours électoraux sur Facebook : l’exemple de la campagne présidentielle française en 2017 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude Comprendre La France Insoumise. Identité partisane, structure organisationnelle, engagements militants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Université de Rennes 1, Rennes, France</w:t>
+              <w:t xml:space="preserve">16ème congrès national de l’AFSP, ST44 « De la démocratie en numérique. Les appropriations du web et des réseaux sociaux dans les processus électoraux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Université de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307284v1</w:t>
+                <w:t xml:space="preserve">hal-04307288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faire campagne sur Facebook pour les Européennes de 2019, entre contenus originaux online et chambre d’écho de la campagne offline. Analyse à l’échelle européenne puis focus sur la France »</w:t>
               </w:r>
@@ -3345,96 +3345,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Formes et temporalités des discours électoraux sur Facebook : l’exemple de la campagne présidentielle française en 2017 »</w:t>
+                <w:t xml:space="preserve">« Le Discord Insoumis : entre plateformisation et délibération partisane »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès national de l’AFSP, ST44 « De la démocratie en numérique. Les appropriations du web et des réseaux sociaux dans les processus électoraux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Université de Lille, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude Comprendre La France Insoumise. Identité partisane, structure organisationnelle, engagements militants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Université de Rennes 1, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307288v1</w:t>
+                <w:t xml:space="preserve">hal-04307284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La communication des partis sur Facebook pendant les élections européennes de 2019, entre contenus originaux online et chambre d’écho de la campagne offline »</w:t>
               </w:r>
@@ -3837,204 +3837,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01149836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'Europe mobilise... en ligne. Prises de parole et citoyenneté européenne : analyse de deux dispositifs numériques sur l'Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Michon</w:t>
+                <w:t xml:space="preserve">Exploring the role of online political expression for political participation. The case of the French presidential election</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la "mondialisation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Roubaix, France</w:t>
+              <w:t xml:space="preserve">Conference of the Research Committee for Political Communication (RC22) of the International Political Science Association (IPSA) and Masaryk University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Brno Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840628v1</w:t>
+                <w:t xml:space="preserve">hal-01309704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of online political expression for political participation. The case of the French presidential election</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gersende Blanchard</w:t>
+                <w:t xml:space="preserve">Quand l'Europe mobilise... en ligne. Prises de parole et citoyenneté européenne : analyse de deux dispositifs numériques sur l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the Research Committee for Political Communication (RC22) of the International Political Science Association (IPSA) and Masaryk University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Brno Czech Republic</w:t>
+              <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la "mondialisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309704v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre la démocratie électronique au sérieux.</w:t>
               </w:r>
@@ -4165,178 +4165,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00598273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European web-deliberation: Lessons from the European Citizens Consultation</w:t>
+                <w:t xml:space="preserve">Intérêts et limites d'Internet pour les budgets participatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Kies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Online Deliberation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DE CINDIO F., MACINTOSH A., PERABONI C. (eds), Proceedings, Jun 2010, Leeds, United Kingdom. pp.198-211</w:t>
+              <w:t xml:space="preserve">Séminaire du réseau de recherche "Démocratie électronique" (DEL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01148874v1</w:t>
+                <w:t xml:space="preserve">hal-00485892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts et limites d'Internet pour les budgets participatifs</w:t>
+                <w:t xml:space="preserve">European web-deliberation: Lessons from the European Citizens Consultation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du réseau de recherche "Démocratie électronique" (DEL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Online Deliberation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DE CINDIO F., MACINTOSH A., PERABONI C. (eds), Proceedings, Jun 2010, Leeds, United Kingdom. pp.198-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485892v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01148874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Research on online participation: theoretical approaches and field experiments</w:t>
               </w:r>
@@ -4385,260 +4385,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01149819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIC et ethnométhodologie : réconcilier une approche des pratiques avec une analyse des formes de pouvoir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Three Key Roles of Moderator in municipal Online Discussions. The case of French Local Governments' Forums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions ethnométhodologiques à la science de l’information-communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Politics: Web 2.0: An International Conference, hosted by the New Political Communication Unit, Royal Holloway, University of London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01149846v1</w:t>
+                <w:t xml:space="preserve">hal-00485914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Three Key Roles of Moderator in municipal Online Discussions. The case of French Local Governments' Forums</w:t>
+                <w:t xml:space="preserve">Compétence et citoyenneté. Esquisse d'une analyse critique des travaux sur les dispositifs participatifs en face-à-face et en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politics: Web 2.0: An International Conference, hosted by the New Political Communication Unit, Royal Holloway, University of London</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">La parole profane : nouveaux acteurs et nouveaux dispositifs discursifs, Colloque de la Société Québécoise de Science Politique (SQSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485914v1</w:t>
+                <w:t xml:space="preserve">hal-00485916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétence et citoyenneté. Esquisse d'une analyse critique des travaux sur les dispositifs participatifs en face-à-face et en ligne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SIC et ethnométhodologie : réconcilier une approche des pratiques avec une analyse des formes de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Monnoyer-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La parole profane : nouveaux acteurs et nouveaux dispositifs discursifs, Colloque de la Société Québécoise de Science Politique (SQSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Contributions ethnométhodologiques à la science de l’information-communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485916v1</w:t>
+                <w:t xml:space="preserve">halshs-01149846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4907,510 +4907,510 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DicoPart - le dictionnaire critique et interdisciplinaire de la participation, la démocratie et la citoyenneté [2e édition]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Casillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Petit; Comité scientifique : Loïc Blondiaux, Ilaria Casillo, Jean-Michel Fourniau, Guillaume Gourgues, Samuel Hayat, Rémi Lefebvre, Guillaume Petit, Sandrine Rui, Stéphanie Wojcik, et Jodelle Zetlaouï-Léger; Assistance éditoriale : Julie Plouhinec, M2 en science politique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GIS Démocratie et Participation; Co-direction : Julien Talpin, Marion Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.dicopart.fr/, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03864756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le profane en politique. Compétences et engagements du citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan, 2008, 978-2-296-05825-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01148942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Contre-public »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Arène »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la Participation, DicoPart (1ère édition).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01310233v1</w:t>
-              </w:r>
-[...240 lines deleted...]
-                <w:t xml:space="preserve">halshs-01148942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6245,51 +6245,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borrell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wojcik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Stephan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Berthet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517179v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p65" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05543862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.037.0029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307256v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lupovici" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.034.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04225381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boyadjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.019.0153" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307258v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307260v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raynauld" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5656" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VF5CXVJX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307264v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Greffet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1325" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952542v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3270/86127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bastien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1048878ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01639669v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.184.0125" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Blanchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.003.0025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monnoyer-Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEG.2012.047443" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148851v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1944-2866.1026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QW7808N2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.150.0009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491575v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.2457" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Li Vigni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003435204-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307271v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina &#214;stling" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visvaldis Valtenbergs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;ron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003327165-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04325232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148882v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.13375" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485913v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307275v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316779v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stephan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307282v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jadot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lef&#233;bure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316788v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307290v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00840628v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01309704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591937v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148874v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kies" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149819v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485914v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693656v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;k&#231;e Tuncel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Courant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316629v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310233v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864756v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Casillo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.participation-et-democratie.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148942v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fromentin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234192v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Troncon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Martinay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u964" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04740169v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Escud&#233;-Joffres" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149864v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00485903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borrell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wojcik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Stephan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Berthet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05543862v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.037.0029" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p65" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307256v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lupovici" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.034.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04225381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boyadjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.019.0153" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307258v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307260v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raynauld" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5656" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VF5CXVJX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Greffet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3270/86127" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307265v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bastien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1048878ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307264v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1325" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01639669v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.184.0125" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Blanchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.003.0025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monnoyer-Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEG.2012.047443" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148851v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1944-2866.1026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QW7808N2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.150.0009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491575v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.2457" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Li Vigni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003435204-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307271v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina &#214;stling" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visvaldis Valtenbergs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;ron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003327165-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148939v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04325232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148882v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.13375" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485913v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307275v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04322744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316779v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stephan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307288v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jadot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lef&#233;bure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307284v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316788v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307290v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01309704v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00840628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591937v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485892v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148874v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149819v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485916v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149846v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693656v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;k&#231;e Tuncel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Courant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316629v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864756v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Casillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.participation-et-democratie.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fromentin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307274v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310233v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234192v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Troncon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Martinay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u964" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04740169v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Escud&#233;-Joffres" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149864v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00485903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>