--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -955,51 +955,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – Campagnes d’étude 2019-2020</w:t>
+                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon Pétridis</w:t>
@@ -1046,70 +1046,70 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/130bm⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/130bn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939657v1</w:t>
+                <w:t xml:space="preserve">hal-04939641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – opérations de terrain et d’étude 2022</w:t>
               </w:r>
@@ -1223,51 +1223,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes 2021</w:t>
+                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – Campagnes d’étude 2019-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon Pétridis</w:t>
@@ -1314,70 +1314,70 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/130bn⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/130bm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939641v1</w:t>
+                <w:t xml:space="preserve">hal-04939657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – 2017</w:t>
               </w:r>
@@ -4347,51 +4347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Malmary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05477109v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Psalti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoula Tsaroucha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Petrochilos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon Petridis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01262093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michaudel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01262148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon P&#233;tridis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Beteinis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aurigny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Favier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939641v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939633v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bardet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Bonsangue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gourlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05477217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05479336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Canut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lassalle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02563665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.762" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LP6GKG0X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150985v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.756" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SJD2F1KT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02563700v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.792" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CNK042SJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Letellier-Taillefer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1853" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laroche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.424" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469169v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wurmser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2012.7993" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konstantatos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Courboul&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2011.7899" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2010.7725" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02566355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618350v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Gaggadis-Robin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaguette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220161v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Malmary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05477109v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Psalti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoula Tsaroucha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Petrochilos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon Petridis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01262093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michaudel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01262148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon P&#233;tridis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Beteinis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aurigny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Favier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939633v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bardet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Bonsangue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gourlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05477217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05479336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Canut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lassalle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02563665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.762" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LP6GKG0X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150985v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.756" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SJD2F1KT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02563700v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.792" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CNK042SJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Letellier-Taillefer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1853" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laroche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.424" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469169v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wurmser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2012.7993" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konstantatos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Courboul&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2011.7899" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2010.7725" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02566355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618350v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Gaggadis-Robin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaguette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220161v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>