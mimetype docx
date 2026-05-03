--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -955,1038 +955,1038 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes 2021</w:t>
+                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon Pétridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romaric Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nikos Beteinis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, pp.11614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/130bn⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/130bl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939641v1</w:t>
+                <w:t xml:space="preserve">hal-04939636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – opérations de terrain et d’étude 2022</w:t>
+                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – Campagnes d’étude 2019-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon Pétridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Beteinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Aurigny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éléonore Favier</w:t>
+                <w:t xml:space="preserve">Lionel Fadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/130bo⟩</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/130bm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939654v1</w:t>
+                <w:t xml:space="preserve">hal-04939657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – Campagnes d’étude 2019-2020</w:t>
+                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – opérations de terrain et d’étude 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon Pétridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fadin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Aurigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/130bm⟩</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/130bo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939657v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – 2017</w:t>
+                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon Pétridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Beteinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Grèce, pp.11556. </w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/130bk⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/130bn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939633v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – campagne d’étude et de restauration 2023</w:t>
+                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon Pétridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikos Beteinis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Romaric Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, Grèce, pp.11556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/130bp⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/130bk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939656v1</w:t>
+                <w:t xml:space="preserve">hal-04939633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – 2018</w:t>
+                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – campagne d’étude et de restauration 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon Pétridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Beteinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.11614. </w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/130bl⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/130bp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939636v1</w:t>
+                <w:t xml:space="preserve">hal-04939656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entrée orientale de la Narbonne antique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le mausolée augustéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Maligorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 624, p.52-57</w:t>
+              <w:t xml:space="preserve">, 2023, L’entrée orientale de la Narbonne antique / F. Bigot et alii, 624, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244754v1</w:t>
+                <w:t xml:space="preserve">hal-05477217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mausolée augustéen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'entrée orientale de la Narbonne antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Luisa Bonsangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gourlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Maligorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, L’entrée orientale de la Narbonne antique / F. Bigot et alii, 624, pp.57</w:t>
+              <w:t xml:space="preserve">, 2023, 624, p.52-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477217v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aire sacrée du forum ? Le grand temple et son portique</w:t>
               </w:r>
@@ -2169,392 +2169,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortifications de Delphes dans l'Antiquité : état de la question et premiers résultats de l'étude architecturale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les fortifications d’Amphissa, de l'Antiquité à l'époque contemporaine : premières observations de terrain et essai de bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasia Psalti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthoula Tsaroucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Petrochilos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143 (1), pp.249-266. </w:t>
+              <w:t xml:space="preserve">, 2019, 143 (1), pp.321-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bch.762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bch.792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563665v1</w:t>
+                <w:t xml:space="preserve">hal-02563700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Les fortifications du monde grec [Dossier]</w:t>
+                <w:t xml:space="preserve">Les fortifications de Delphes dans l'Antiquité : état de la question et premiers résultats de l'étude architecturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143 (1), pp.245-248. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 143 (1), pp.249-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bch.762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bch.756⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03150985v1</w:t>
+                <w:t xml:space="preserve">hal-02563665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortifications d’Amphissa, de l'Antiquité à l'époque contemporaine : premières observations de terrain et essai de bilan</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction : Les fortifications du monde grec [Dossier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Petrochilos</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143 (1), pp.321-346. </w:t>
+              <w:t xml:space="preserve">, 2019, 143 (1), pp.245-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bch.792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bch.756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563700v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03150985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtres de Pompéi – Campagne 2016</w:t>
               </w:r>
@@ -3052,775 +3052,896 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02469151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing to light proto-byzantine Delphi: fortifications and society</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Platon Petridis</w:t>
+                <w:t xml:space="preserve">Les scellements dans l’architecture de Delphes: premières approches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Blondeau-Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Bonora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail Nikolaos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39e Symposium d’archéologie et d’art byzantin et post-byzantin, Athènes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organisé par la Société d’Archéologie Chrétienne (CHAE), May 2019, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Les assemblages en bois et en métal dans l'architecture monumentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées d'Etudes IRAA; Institut de Recherche sur l'Architecture Antique, Dec 2025, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566355v1</w:t>
+                <w:t xml:space="preserve">hal-05604769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fortress of Salona (Amphissa) and its Importance during the Ottoman Period</w:t>
+                <w:t xml:space="preserve">Bringing to light proto-byzantine Delphi: fortifications and society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Petrochilos</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Platon Petridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fortifications of the Ottoman period in the Aegean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Mytilène, Greece</w:t>
+              <w:t xml:space="preserve">39e Symposium d’archéologie et d’art byzantin et post-byzantin, Athènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par la Société d’Archéologie Chrétienne (CHAE), May 2019, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584347v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent researches on the so-called Philomelus' fortifications in Delphi</w:t>
+                <w:t xml:space="preserve">The Fortress of Salona (Amphissa) and its Importance during the Ottoman Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Platon Petridis</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasia Psalti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthoula Tsaroucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ο Αρχαιολογικό Έργο Θεσσαλίας και Στερεάς Ελλάδας, Πρακτικά Επιστημονικής Συνάντησης, Τμήμα Ιστορίας, Αρχαιολογίας, Κοινωνικής Ανθρωπολογίας Πανεπιστημίου Θεσσαλίας και ΥΠΠΟ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Volos, Greece</w:t>
+              <w:t xml:space="preserve">Fortifications of the Ottoman period in the Aegean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Mytilène, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564767v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l'usage de la pince à crochet, un enjeu pour restituer l'organisation des chantiers antiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent researches on the so-called Philomelus' fortifications in Delphi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Platon Petridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre l'usage de la pince à crocher, un enjeu pour restituer l'organisation des chantiers antiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.107-115</w:t>
+              <w:t xml:space="preserve">5ο Αρχαιολογικό Έργο Θεσσαλίας και Στερεάς Ελλάδας, Πρακτικά Επιστημονικής Συνάντησης, Τμήμα Ιστορίας, Αρχαιολογίας, Κοινωνικής Ανθρωπολογίας Πανεπιστημίου Θεσσαλίας και ΥΠΠΟ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00822798v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grande sphinge restaurée du Mausolée carré de Fourches-Vieilles à Orange (Vaucluse)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre l'usage de la pince à crochet, un enjeu pour restituer l'organisation des chantiers antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xe colloque international sur l'art provincial romain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Arles ; Aix-en-Provence, France. pp.33-39</w:t>
+              <w:t xml:space="preserve">Comprendre l'usage de la pince à crocher, un enjeu pour restituer l'organisation des chantiers antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.107-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00618350v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'amphithéâtre d'Arles, le temple et la chapelle de Vernègues (Bouches-du-Rhône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukos lithos : marbres et autres roches de la Méditerranée antique : études interdisciplinaires : actes du VIIIe colloque international de l'ASMOSIA, Aix-en-Provence, 12-18 juin 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Study of Marble and Other Stones used in Antiquity, Jun 2006, Aix-en-Provence, France. pp.601-620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00504508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grande sphinge restaurée du Mausolée carré de Fourches-Vieilles à Orange (Vaucluse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassiliki Gaggadis-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xe colloque international sur l'art provincial romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Arles ; Aix-en-Provence, France. pp.33-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00618350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFHU, Evénement : Exposition « Délos et ses pierres : la fabrique d’une ville antique » du 1er octobre 2023 au 28 janvier 2024 à la Villa Kérylos (Beaulieu-sur-Mer). Entretien réalisé par Guillaume Biard avec les commissaires de l’exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://sfhu.hypotheses.org/10003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3830,117 +3951,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie expérimentale. La pince à &amp;quot;crochet &amp;quot;: restituer un outil et comprendre sa fonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02454154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3950,65 +4071,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données du projet ANR AIDDA - &amp;quot;Entre technique et politique : Amphissa et ses défenses (VIe s. av. J.-C. – XXIe s. ap. J.-C.)&amp;quot; - Version initiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delaguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4020,187 +4141,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi archéologique de la première tranche de travaux de restauration du bâtiment de scène du théâtre d’Orange, Novembre-Décembre 2016, Rapport de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4347,51 +4468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Malmary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05477109v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Psalti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoula Tsaroucha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Petrochilos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon Petridis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01262093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michaudel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01262148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon P&#233;tridis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Beteinis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aurigny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Favier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939633v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bardet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Bonsangue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gourlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05477217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05479336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Canut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lassalle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02563665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.762" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LP6GKG0X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150985v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.756" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SJD2F1KT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02563700v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.792" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CNK042SJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Letellier-Taillefer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1853" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laroche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.424" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469169v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wurmser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2012.7993" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konstantatos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Courboul&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2011.7899" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2010.7725" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02566355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618350v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Gaggadis-Robin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaguette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220161v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Malmary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05477109v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Psalti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoula Tsaroucha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Petrochilos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon Petridis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01262093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michaudel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01262148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon P&#233;tridis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bardet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Beteinis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bm" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939654v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aurigny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Favier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05477217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Bonsangue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gourlot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05479336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Canut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lassalle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02563700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.792" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CNK042SJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02563665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.762" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LP6GKG0X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150985v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.756" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SJD2F1KT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Letellier-Taillefer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1853" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laroche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.424" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469169v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wurmser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2012.7993" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konstantatos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Courboul&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2011.7899" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2010.7725" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604769v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Blondeau-Derrien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Bonora" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Nikolaos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02566355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564767v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504508v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Gaggadis-Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838171v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454154v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441522v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaguette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220161v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>