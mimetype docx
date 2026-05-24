--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -955,1038 +955,1038 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – 2018</w:t>
+                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – Campagnes d’étude 2019-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon Pétridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Bardet</w:t>
+                <w:t xml:space="preserve">Nikos Beteinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikos Beteinis</w:t>
+                <w:t xml:space="preserve">Lionel Fadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.11614. </w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/130bl⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/130bm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939636v1</w:t>
+                <w:t xml:space="preserve">hal-04939657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – Campagnes d’étude 2019-2020</w:t>
+                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – opérations de terrain et d’étude 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon Pétridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Fadin</w:t>
+                <w:t xml:space="preserve">Hélène Aurigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/130bm⟩</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/130bo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939657v1</w:t>
+                <w:t xml:space="preserve">hal-04939654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – opérations de terrain et d’étude 2022</w:t>
+                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon Pétridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éléonore Favier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Beteinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/130bo⟩</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/130bn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939654v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes 2021</w:t>
+                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon Pétridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, Grèce, pp.11556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/130bn⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/130bk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939641v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – 2017</w:t>
+                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – campagne d’étude et de restauration 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon Pétridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Bardet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Nikos Beteinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Grèce, pp.11556. </w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/130bk⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/130bp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939633v1</w:t>
+                <w:t xml:space="preserve">hal-04939656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – campagne d’étude et de restauration 2023</w:t>
+                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon Pétridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Beteinis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, pp.11614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/130bp⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/130bl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939656v1</w:t>
+                <w:t xml:space="preserve">hal-04939636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mausolée augustéen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'entrée orientale de la Narbonne antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Luisa Bonsangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gourlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Maligorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, L’entrée orientale de la Narbonne antique / F. Bigot et alii, 624, pp.57</w:t>
+              <w:t xml:space="preserve">, 2023, 624, p.52-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477217v1</w:t>
+                <w:t xml:space="preserve">hal-04244754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entrée orientale de la Narbonne antique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le mausolée augustéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Maligorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 624, p.52-57</w:t>
+              <w:t xml:space="preserve">, 2023, L’entrée orientale de la Narbonne antique / F. Bigot et alii, 624, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244754v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aire sacrée du forum ? Le grand temple et son portique</w:t>
               </w:r>
@@ -3604,217 +3604,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00822798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'amphithéâtre d'Arles, le temple et la chapelle de Vernègues (Bouches-du-Rhône, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Badie</w:t>
+                <w:t xml:space="preserve">La grande sphinge restaurée du Mausolée carré de Fourches-Vieilles à Orange (Vaucluse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassiliki Gaggadis-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukos lithos : marbres et autres roches de la Méditerranée antique : études interdisciplinaires : actes du VIIIe colloque international de l'ASMOSIA, Aix-en-Provence, 12-18 juin 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for the Study of Marble and Other Stones used in Antiquity, Jun 2006, Aix-en-Provence, France. pp.601-620</w:t>
+              <w:t xml:space="preserve">Xe colloque international sur l'art provincial romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Arles ; Aix-en-Provence, France. pp.33-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00504508v1</w:t>
+                <w:t xml:space="preserve">halshs-00618350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grande sphinge restaurée du Mausolée carré de Fourches-Vieilles à Orange (Vaucluse)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'amphithéâtre d'Arles, le temple et la chapelle de Vernègues (Bouches-du-Rhône, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassiliki Gaggadis-Robin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
+                <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xe colloque international sur l'art provincial romain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Arles ; Aix-en-Provence, France. pp.33-39</w:t>
+              <w:t xml:space="preserve">Leukos lithos : marbres et autres roches de la Méditerranée antique : études interdisciplinaires : actes du VIIIe colloque international de l'ASMOSIA, Aix-en-Provence, 12-18 juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Study of Marble and Other Stones used in Antiquity, Jun 2006, Aix-en-Provence, France. pp.601-620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00618350v1</w:t>
+                <w:t xml:space="preserve">halshs-00504508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3978,51 +3978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie expérimentale. La pince à &amp;quot;crochet &amp;quot;: restituer un outil et comprendre sa fonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4468,51 +4468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Malmary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05477109v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Psalti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoula Tsaroucha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Petrochilos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon Petridis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01262093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michaudel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01262148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon P&#233;tridis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bardet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Beteinis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bm" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939654v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aurigny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Favier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05477217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Bonsangue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gourlot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05479336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Canut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lassalle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02563700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.792" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CNK042SJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02563665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.762" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LP6GKG0X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150985v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.756" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SJD2F1KT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Letellier-Taillefer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1853" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laroche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.424" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469169v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wurmser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2012.7993" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konstantatos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Courboul&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2011.7899" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2010.7725" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604769v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Blondeau-Derrien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Bonora" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Nikolaos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02566355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564767v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504508v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Gaggadis-Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838171v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454154v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441522v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaguette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220161v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Malmary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05477109v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Psalti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoula Tsaroucha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Petrochilos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon Petridis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01262093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michaudel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01262148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon P&#233;tridis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Beteinis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aurigny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Favier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939641v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939633v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bardet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Bonsangue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gourlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05477217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05479336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Canut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lassalle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02563700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.792" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CNK042SJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02563665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.762" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LP6GKG0X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150985v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.756" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SJD2F1KT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Letellier-Taillefer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1853" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laroche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.424" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469169v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wurmser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2012.7993" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konstantatos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Courboul&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2011.7899" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2010.7725" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604769v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Blondeau-Derrien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Bonora" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Nikolaos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02566355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564767v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Gaggadis-Robin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838171v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454154v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441522v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaguette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220161v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>