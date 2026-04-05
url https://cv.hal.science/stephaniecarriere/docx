--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des points de vue face à l’empreinte carbone de la recherche en partenariat avec les Suds</w:t>
+                <w:t xml:space="preserve">Positivity and Negativity Biases About Animals Revealed Through Emotions, Attitudes, and Cognitive Salience in a French National Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariline Poupaud</w:t>
+                <w:t xml:space="preserve">Théo Descours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Fache</w:t>
+                <w:t xml:space="preserve">Stéphanie M Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
+                <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Antona</w:t>
+                <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (1), </w:t>
+              <w:t xml:space="preserve">Human Dimensions of Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2025028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10871209.2025.2467376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722047v1</w:t>
+                <w:t xml:space="preserve">ird-05168756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positivity and Negativity Biases About Animals Revealed Through Emotions, Attitudes, and Cognitive Salience in a French National Park</w:t>
+                <w:t xml:space="preserve">Diversité des points de vue face à l’empreinte carbone de la recherche en partenariat avec les Suds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Descours</w:t>
+                <w:t xml:space="preserve">Mariline Poupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie M Carrière</w:t>
+                <w:t xml:space="preserve">Élodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Moreau</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Boudjema</w:t>
+                <w:t xml:space="preserve">Martine Antona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Dimensions of Wildlife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1 - 17. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10871209.2025.2467376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2025028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05168756v1</w:t>
+                <w:t xml:space="preserve">hal-04722047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to engage local communities in forest biodiversity conservation had limited effectiveness in Madagascar: Lessons from the literature</w:t>
               </w:r>
@@ -517,51 +517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaps and overlaps between sustainability science and the environmental humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -632,425 +632,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do young identify plants? Using the drawing method to explore early ethnobotanical knowledge in Madagascar</w:t>
+                <w:t xml:space="preserve">Ethnobiology's contributions to sustainability science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Porcher</w:t>
+                <w:t xml:space="preserve">Alexandre Arrivabene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Gallois</w:t>
+                <w:t xml:space="preserve">Lou Lasic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Reyes‐garcía</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Santiago Alvarez‐fernández</w:t>
+                <w:t xml:space="preserve">Ana Ladio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pan3.10651⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (3), pp.207-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02780771241261221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833819v1</w:t>
+                <w:t xml:space="preserve">hal-04660658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnobiology's contributions to sustainability science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Floristic diversity of patches generated by protected Ficus ‘trees outside forests’ in agricultural landscapes in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verohanitra Rafidison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonjison Rakotoarimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Arrivabene</w:t>
+                <w:t xml:space="preserve">Roger Edmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Lasic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Ladio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (3), pp.207-220. </w:t>
+              <w:t xml:space="preserve">African Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (2), pp.e13263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/02780771241261221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aje.13263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660658v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floristic diversity of patches generated by protected Ficus ‘trees outside forests’ in agricultural landscapes in Madagascar</w:t>
+                <w:t xml:space="preserve">How do young identify plants? Using the drawing method to explore early ethnobotanical knowledge in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verohanitra Rafidison</w:t>
+                <w:t xml:space="preserve">Vincent Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vonjison Rakotoarimanana</w:t>
+                <w:t xml:space="preserve">Sandrine Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Edmond</w:t>
+                <w:t xml:space="preserve">Victoria Reyes‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+                <w:t xml:space="preserve">Sitrakinaina Clara Raketabakoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Carrière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Santiago Alvarez‐fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 62 (2), pp.e13263. </w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.1556-1570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aje.13263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952536v1</w:t>
+                <w:t xml:space="preserve">hal-04833819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of farmers' networks in sourcing planting material and information in a context of agroforestry transition in Madagascar</w:t>
               </w:r>
@@ -1415,295 +1415,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As Proficient as Adults: Distribution of Children’s Knowledge of Wild Edible Plants in an Arid Environment in Madagascar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Untangling biocultural and socioeconomical drivers of African plum tree (Dacryodes edulis) local nomenclature along a rural-urban gradient in Central Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyue Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+                <w:t xml:space="preserve">Taïna Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Alvarez-Fernandez</w:t>
+                <w:t xml:space="preserve">Aurore Rimlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didie Cresson</w:t>
+                <w:t xml:space="preserve">Jérôme Duminil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 52, pp.445-459. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10745-023-00450-9⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 51, pp.721-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10745-023-00427-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847984v1</w:t>
+                <w:t xml:space="preserve">hal-04388868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling biocultural and socioeconomical drivers of African plum tree (Dacryodes edulis) local nomenclature along a rural-urban gradient in Central Cameroon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Rimlinger</w:t>
+                <w:t xml:space="preserve">As Proficient as Adults: Distribution of Children’s Knowledge of Wild Edible Plants in an Arid Environment in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Duminil</w:t>
+                <w:t xml:space="preserve">Xiaoyue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Leclerc</w:t>
+                <w:t xml:space="preserve">Santiago Alvarez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
+                <w:t xml:space="preserve">Didie Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 51, pp.721-736. </w:t>
+              <w:t xml:space="preserve">, 2023, 52, pp.445-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10745-023-00427-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10745-023-00450-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388868v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franchir les frontières : pratiques de l'interdisciplinarité et construction du chercheur</w:t>
               </w:r>
@@ -1806,51 +1806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory landscape sustainability assessment: where do we stand? A systematic literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1858,51 +1858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josoa Randriamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (8), pp.1903-1918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2070,77 +2070,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growing up in the Betsileo landscape: children’s wild edible plants knowledge in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herizo Randriambanona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2243,51 +2243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakolimalala Rakouth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2338,77 +2338,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of crop diversity in climate change adaptation: insights from local observations to inform decision making in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Benyei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2466,636 +2466,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocoa-based agroforestry system dynamics and trends in the Akongo subregion of central Cameroon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Michel</w:t>
+                <w:t xml:space="preserve">Exploring farmers' agrobiodiversity management practices and knowledge in clove agroforests of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Mala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zachée Ambang</w:t>
+                <w:t xml:space="preserve">Eric A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Danthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verohanitra Rafidison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10457-020-00510-9⟩</w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (4), pp.914-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130602v1</w:t>
+                <w:t xml:space="preserve">hal-03461601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees and their seed networks: The social dynamics of urban fruit trees and implications for genetic diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Rimlinger</w:t>
+                <w:t xml:space="preserve">« Il est urgent de décloisonner la protection de la nature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louise Avana</w:t>
+                <w:t xml:space="preserve">Laurent Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdon Awono</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Gakwavu</w:t>
+                <w:t xml:space="preserve">Laure Emperaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049500v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04167883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring farmers' agrobiodiversity management practices and knowledge in clove agroforests of Madagascar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Verohanitra Rafidison</w:t>
+                <w:t xml:space="preserve">Cocoa-based agroforestry system dynamics and trends in the Akongo subregion of central Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Manga Essouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Levang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachée Ambang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pan3.10238⟩</w:t>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95, pp.843-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10457-020-00510-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461601v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il est urgent de décloisonner la protection de la nature »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trees and their seed networks: The social dynamics of urban fruit trees and implications for genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Rimlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Avana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barrière</w:t>
+                <w:t xml:space="preserve">Abdon Awono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+                <w:t xml:space="preserve">Armel Chakocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Durieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Emperaire</w:t>
+                <w:t xml:space="preserve">Alexis Gakwavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde.fr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0243017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04167883v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting perceptions, preferences and practices in the African fruit trade: the case of African plum (Dacryodes edulis) in different cultural and urbanization contexts in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rimlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taïna Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Avana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Chakocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (1), pp.65. </w:t>
@@ -3185,51 +3185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (3), pp.1027-1058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3618,103 +3618,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Farmers’ Strategies on Local Practices, Knowledge, and Varietal Diversity of the Safou Tree (Dacryodes edulis) in Western Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rimlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Avana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Nguegang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 73 (2), pp.249-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3882,51 +3882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children's ecological knowledge: drawings as a tool for ethnoecologists (Gabon, Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4103,51 +4103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing local ecological knowledge as a human adaptation strategy to arid environments: Evidence from an ethnobotany survey in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Arid Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Journal of Arid Environments, 127, pp.30 - 43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4207,51 +4207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40 (3), pp.190-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4311,51 +4311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 213, pp.21-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4691,51 +4691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 174, pp.28-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4782,51 +4782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting pots of biodiversity : tropical smallholder farm landscapes as guarantors of sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian A. Kull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5308,51 +5308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking into account local practices and indigenous knowledge in an emergency conservation context in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dulcire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé N. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5441,51 +5441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation value for birds of traditionally managed isolated trees in an agricultural landscape of Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5644,51 +5644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aires protégées et lutte contre les bioinvasions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5739,51 +5739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des pratiques culturales et du milieu sur la diversité des jachères d’origine forestière (Haute-Terre, Madagascar).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josoa R. Randriamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5834,51 +5834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité introduite et autochtone : antagonisme ou complémentarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herizo Randriambanona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5968,51 +5968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Ramilijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul A. Racey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45 (4), pp.645-650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6058,51 +6058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’urgence d’une confirmation par la science du rôle écologique du corridor forestier de Fianarantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 178, pp.181-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6127,51 +6127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs et usages des recrus post-agricoles du pays Betsileo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Andrianotahiananahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6352,51 +6352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handedness and aggressive behavior in an Ntumu village in southern Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6469,299 +6469,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osez l’ethnoécologie ! Un terreau fertile pour l’interdisciplinarité et la transdisciplinarité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Olive cultivation in the face of global change: Insights from Moroccan farmers in the Ouezzane province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Teixidor Toneu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliette Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Benouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journée d'étude du Réseau thématique Ethnoécologie et interactions humains-écosystèmes (RT Ethnoéco)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18. Congress of the International Society of Ethnobiology: "Biodiversity and Cultural Landscapes: Scientific, Indigenous and Local Perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.17968.78082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859378v1</w:t>
+                <w:t xml:space="preserve">hal-04660644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive cultivation in the face of global change: Insights from Moroccan farmers in the Ouezzane province</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Osez l’ethnoécologie ! Un terreau fertile pour l’interdisciplinarité et la transdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Teixidor Toneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of the International Society of Ethnobiology: "Biodiversity and Cultural Landscapes: Scientific, Indigenous and Local Perspectives"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1. Journée d'étude du Réseau thématique Ethnoécologie et interactions humains-écosystèmes (RT Ethnoéco)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT Ethnoécologie, Oct 2024, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660644v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compréhension de la Diversité des points de vue dans la recherche comme levier d'action Face aux Urgences Socio-Ecologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariline Poupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigaïl Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6842,90 +6842,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science de la durabilité Humanités environnementales : différences, points communs, complémentarités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Calatayud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités Environnementales : Sciences, arts et citoyennetés face aux changements globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France. 35p</w:t>
@@ -6948,264 +6948,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should LEK be shared in a changing world? Evidences from an ethnobotanical survey in Morocco</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Are coral reefs full of multi-coloured fish? Impact of an awareness campaign of coral reefs by children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Annual meeting of the Society for Economic Botany (SEB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bragança, Portugal. 14 p</w:t>
+              <w:t xml:space="preserve">10th Indo-Pacific Fish Conference. Tahiti French Polynesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Papeete, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604426v1</w:t>
+                <w:t xml:space="preserve">hal-04465803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are coral reefs full of multi-coloured fish? Impact of an awareness campaign of coral reefs by children.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Should LEK be shared in a changing world? Evidences from an ethnobotanical survey in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Indo-Pacific Fish Conference. Tahiti French Polynesia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Papeete, French Polynesia</w:t>
+              <w:t xml:space="preserve">58. Annual meeting of the Society for Economic Botany (SEB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bragança, Portugal. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465803v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the MARECO educational toolkit on the coral reef social representation of children in the south Western Indian Ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7312,51 +7312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice et Injustice Spatiales - Spatial Justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.193-216, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7403,51 +7403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE DES INTERACTIONS ENTRE SERVICES DES ECOSYSTEMES CONSEQUENCES DE LA CREATION DES MARCHES RURAUX DE BOIS ENERGIE SUR UN SOCIO-ECOSYSTEME AU NIGER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Antona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7528,51 +7528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les justes territoires de la conservation : la délimitation du nouveau réseau d'aires protégées à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7610,51 +7610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation stochastique de l'historique de parcelles forestières depuis leur première défriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7705,81 +7705,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire GEREM (Gestion des Espaces Ruraux et Environnement à Madagascar), Antananarivo, 9-10 novembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Antananarivo, Madagascar. pp.117-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02897582v1</w:t>
+                <w:t xml:space="preserve">hal-02910485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation stochastique de l'historique de parcelles forestières depuis leur première défriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7830,81 +7830,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire GEREM (Gestion des Espaces Ruraux et Environnement à Madagascar), Antananarivo, 9-10 novembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Antananarivo, Madagascar. pp.117-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910485v1</w:t>
+                <w:t xml:space="preserve">hal-02897582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation stochastique de l'historique de parcelles forestières depuis leur première défriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8938,51 +8938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions agraires, dynamiques écologiques et conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Serpantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9084,51 +9084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herizo Randriambanona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9196,51 +9196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nager dans un flux d'informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9321,51 +9321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche en rivière : une diversité bioculturelle méconnue et menacée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Moizo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9416,51 +9416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cacaoyères agroforestières au Centre et au Sud du Cameroun : diversité et dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Manga Essouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9541,51 +9541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture itinérante sur brûlis : idées reçues, logiques et réalités contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9649,51 +9649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agroforêts cacaoyères du Sud-Cameroun [encadré]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10046,51 +10046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des forêts et des hommes : 7. Représentations, usages, pratiques : lorsque les agriculteurs &amp;quot;reconstruisent&amp;quot; la forêt : les agroforêts cacaoyères du Sud-Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10262,51 +10262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Moizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10370,51 +10370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des forêts et des hommes : 10. Représentations, usages, pratiques : ressources aquatiques en forêt : la pêche en rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Moizo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10452,51 +10452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des forêts et des hommes : 5. Représentations, usages, pratiques : agriculture sur abattis-brûlis : idées reçues, logiques et réalités contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10547,51 +10547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les corridors, passage obligé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Andriamahefatazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10672,51 +10672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La viande, un aliment, des symboles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edisud, pp.191-204, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10767,51 +10767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Piranhas énivres : des poissons et des Hommes en Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFI/RMN editeurs, pp.55-60, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10987,51 +10987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bahuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cogels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11112,51 +11112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouly de Lesdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11237,51 +11237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tserikiantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11349,51 +11349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local environmental knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11620,51 +11620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des interactions entre services des écosystèmes. Conséquences de la création des marchés ruraux de bois énergie sur un écosystème au Niger.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Antona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11770,51 +11770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques économiques, organisationnelles et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Losch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agropolis international. 2014, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12151,51 +12151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04722047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Poupaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168756v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Descours" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Carri&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10871209.2025.2467376" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norotiana Rasambo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Durand-Bessart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa R Randriamalala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111332" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861371v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01596-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porcher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gallois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reyes&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitrakinaina Clara Raketabakoly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10651" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arrivabene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lasic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ladio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771241261221" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra Rafidison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonjison Rakotoarimanana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Edmond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13263" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mariel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#232;re St&#233;phanie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103906" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04699702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Manga Essouma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fromont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110434" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez-Fernandez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didie Cresson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-023-00450-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388868v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rimlinger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-023-00427-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023044" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa Randriamalala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01695-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638919v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272223" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434562v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herizo Randriambanona" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra M Rafidison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264147" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Danthu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakolimalala Rakouth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00732-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269014v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Benyei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2021.01.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mala" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Levang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach&#233;e Ambang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-020-00510-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Avana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdon Awono" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Chakocha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gakwavu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461601v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Penot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10238" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-021-00488-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416531v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01924-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Randriambanona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Ravonjimalala" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramanankierana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Rasoanaivo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2020.345.a31929" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa R. Randriamalala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.05.019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484713v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Randriarimalala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03372839v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nguegang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-019-09455-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906871v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bedrossian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00340" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2034-8517.2777" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606763v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.08.030" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388049v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2015.10.021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388074v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vandenbroucke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1127307" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388053v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M Blanco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harison Rabarison" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rajeriarison" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581469v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serpantie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388068v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pascal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.04.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828508v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Kull" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Blanc-Pamard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00139157.2013.765307" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329314v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Wilde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ratovoson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Randrianaivo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828519v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00768020v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa de Wilde" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidisoa Ratovoson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.06.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62DXC6HT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874470v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dulcire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; N. Marie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sibelet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minah Rafalimaro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-009-9672-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F744DF73FBC28F1782D4A4E4F57AB03C64FCB92F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061462v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala&#239;na Ratsimisetra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00833626v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Randrianasolo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hennenfent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061460v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116473v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serpanti&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061461v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066960v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Picot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. B. Jenkins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ramilijaona" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Racey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2007.00788.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C19Z9VWB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061459v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874469v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrianotahiananahary" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivo Ranaivoarivelo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.3047" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00833747v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranaivoarivelo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Randriamalala" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00186389v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s102119900011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859378v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor Toneu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660644v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lafont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benouar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Durand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17968.78082" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04625645v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#239;l Fallot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789870v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604426v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465803v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mass&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465856v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakamaly Madi Moussa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828563v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3432" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521897v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rives" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Ichaou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347482v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897582v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Treuil" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O. Ramamonjisoa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910485v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875694v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762224v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jegu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fermon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831029v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687608v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lewis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Yves Adou Yao" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677896v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677939v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994958v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Randriamalala" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razanaka" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakotoarimanana" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273737v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muchugi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chege" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsobeng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kang'Ethe" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jamnadass" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828781v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re-Buchsenschutz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874468v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Null Rasolofoharinoro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235166v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128015v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123657v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moizo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749673v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle M. Bihina" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/110/9782759230600/agroforesterie-et-services-ecosystemiques-en-zone-tropicale" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123671v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123668v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;nard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827915v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avisoatolona Andrianarivo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829036v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers16-02/010066366.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01304329v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123739v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;nard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745224v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123745v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Robert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123731v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123741v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055872v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andriamahefatazy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00214280v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00214278v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126732v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123813v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahuchet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cogels" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123814v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouly de Lesdain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ellis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123823v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tserikiantz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grenand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123817v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ellen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elias" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henfrey" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167094v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00843759v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078271v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Losch" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786730v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Wenker" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciotti Federica" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Descours" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Carri&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10871209.2025.2467376" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04722047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Poupaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norotiana Rasambo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Durand-Bessart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa R Randriamalala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111332" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861371v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01596-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arrivabene" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lasic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ladio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771241261221" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra Rafidison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonjison Rakotoarimanana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Edmond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13263" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833819v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porcher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gallois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reyes&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitrakinaina Clara Raketabakoly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10651" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mariel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#232;re St&#233;phanie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103906" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04699702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Manga Essouma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fromont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110434" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rimlinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-023-00427-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez-Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didie Cresson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-023-00450-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023044" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa Randriamalala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01695-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638919v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272223" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434562v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herizo Randriambanona" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra M Rafidison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264147" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Danthu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakolimalala Rakouth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00732-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269014v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Benyei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2021.01.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Penot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10238" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mala" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Levang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach&#233;e Ambang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-020-00510-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Avana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdon Awono" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Chakocha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gakwavu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-021-00488-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416531v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01924-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Randriambanona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Ravonjimalala" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramanankierana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Rasoanaivo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2020.345.a31929" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa R. Randriamalala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.05.019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484713v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Randriarimalala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03372839v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nguegang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-019-09455-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906871v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bedrossian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00340" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2034-8517.2777" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606763v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.08.030" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388049v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2015.10.021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388074v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vandenbroucke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1127307" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388053v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M Blanco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harison Rabarison" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rajeriarison" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581469v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serpantie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388068v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pascal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.04.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828508v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Kull" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Blanc-Pamard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00139157.2013.765307" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329314v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Wilde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ratovoson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Randrianaivo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828519v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00768020v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa de Wilde" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidisoa Ratovoson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.06.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62DXC6HT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874470v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dulcire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; N. Marie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sibelet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minah Rafalimaro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-009-9672-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F744DF73FBC28F1782D4A4E4F57AB03C64FCB92F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061462v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala&#239;na Ratsimisetra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00833626v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Randrianasolo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hennenfent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061460v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116473v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serpanti&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061461v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066960v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Picot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. B. Jenkins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ramilijaona" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Racey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2007.00788.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C19Z9VWB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061459v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874469v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrianotahiananahary" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivo Ranaivoarivelo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.3047" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00833747v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranaivoarivelo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Randriamalala" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00186389v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s102119900011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lafont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benouar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Durand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17968.78082" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859378v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor Toneu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04625645v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#239;l Fallot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789870v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465803v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mass&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604426v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465856v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakamaly Madi Moussa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828563v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3432" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521897v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rives" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Ichaou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347482v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910485v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Treuil" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O. Ramamonjisoa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897582v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875694v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762224v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jegu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fermon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831029v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687608v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lewis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Yves Adou Yao" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677896v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677939v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994958v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Randriamalala" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razanaka" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakotoarimanana" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273737v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muchugi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chege" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsobeng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kang'Ethe" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jamnadass" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828781v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re-Buchsenschutz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874468v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Null Rasolofoharinoro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235166v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128015v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123657v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moizo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749673v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle M. Bihina" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/110/9782759230600/agroforesterie-et-services-ecosystemiques-en-zone-tropicale" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123671v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123668v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;nard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827915v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avisoatolona Andrianarivo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829036v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers16-02/010066366.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01304329v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123739v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;nard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745224v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123745v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Robert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123731v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123741v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055872v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andriamahefatazy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00214280v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00214278v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126732v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123813v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahuchet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cogels" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123814v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouly de Lesdain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ellis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123823v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tserikiantz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grenand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123817v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ellen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elias" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henfrey" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167094v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00843759v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078271v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Losch" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786730v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Wenker" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciotti Federica" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>