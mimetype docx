--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1030,321 +1030,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of farmers' networks in sourcing planting material and information in a context of agroforestry transition in Madagascar</w:t>
+                <w:t xml:space="preserve">Complex cocoa agroforestry systems shaped within specific socioeconomic and historical contexts in Africa: Lessons from Cameroonian farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Mariel</w:t>
+                <w:t xml:space="preserve">Isabelle Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Manga Essouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 217, pp.103906. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103906⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 221, pp.104111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511174v1</w:t>
+                <w:t xml:space="preserve">hal-04699702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex cocoa agroforestry systems shaped within specific socioeconomic and historical contexts in Africa: Lessons from Cameroonian farmers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of farmers' networks in sourcing planting material and information in a context of agroforestry transition in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verzelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Blanco</w:t>
+                <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Manga Essouma</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 221, pp.104111. </w:t>
+              <w:t xml:space="preserve">, 2024, 217, pp.103906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699702v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term socio-environmental monitoring of protected areas is a persistent weak point in developing countries: Literature review and recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1702,51 +1702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franchir les frontières : pratiques de l'interdisciplinarité et construction du chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Riaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Chotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2064,295 +2064,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing up in the Betsileo landscape: children’s wild edible plants knowledge in Madagascar</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coming from elsewhere: the preponderance of introduced plant species in agroforestry systems on the east coast of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herizo Randriambanona</w:t>
+                <w:t xml:space="preserve">Pascal Danthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verohanitra M Rafidison</w:t>
+                <w:t xml:space="preserve">Bakolimalala Rakouth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (2), e0264147 [20 p.]. </w:t>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (4), pp.697-716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0264147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10457-022-00732-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434562v1</w:t>
+                <w:t xml:space="preserve">hal-03685703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coming from elsewhere: the preponderance of introduced plant species in agroforestry systems on the east coast of Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growing up in the Betsileo landscape: children’s wild edible plants knowledge in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Danthu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
+                <w:t xml:space="preserve">Herizo Randriambanona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bakolimalala Rakouth</w:t>
+                <w:t xml:space="preserve">Verohanitra M Rafidison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 96 (4), pp.697-716. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (2), e0264147 [20 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10457-022-00732-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0264147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685703v1</w:t>
+                <w:t xml:space="preserve">hal-05434562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of crop diversity in climate change adaptation: insights from local observations to inform decision making in agriculture</w:t>
               </w:r>
@@ -2466,554 +2466,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring farmers' agrobiodiversity management practices and knowledge in clove agroforests of Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cocoa-based agroforestry system dynamics and trends in the Akongo subregion of central Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Manga Essouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Mariel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+                <w:t xml:space="preserve">Isabelle Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric A. Penot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Verohanitra Rafidison</w:t>
+                <w:t xml:space="preserve">William Mala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Levang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachée Ambang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pan3.10238⟩</w:t>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95, pp.843-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10457-020-00510-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461601v1</w:t>
+                <w:t xml:space="preserve">hal-03130602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il est urgent de décloisonner la protection de la nature »</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+                <w:t xml:space="preserve">Trees and their seed networks: The social dynamics of urban fruit trees and implications for genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Rimlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Durieux</w:t>
+                <w:t xml:space="preserve">Marie-Louise Avana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Emperaire</w:t>
+                <w:t xml:space="preserve">Abdon Awono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Chakocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gakwavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde.fr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0243017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04167883v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocoa-based agroforestry system dynamics and trends in the Akongo subregion of central Cameroon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zachée Ambang</w:t>
+                <w:t xml:space="preserve">« Il est urgent de décloisonner la protection de la nature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Emperaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130602v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04167883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees and their seed networks: The social dynamics of urban fruit trees and implications for genetic diversity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Armel Chakocha</w:t>
+                <w:t xml:space="preserve">Exploring farmers' agrobiodiversity management practices and knowledge in clove agroforests of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Gakwavu</w:t>
+                <w:t xml:space="preserve">Eric A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Danthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verohanitra Rafidison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0243017. </w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (4), pp.914-928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049500v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting perceptions, preferences and practices in the African fruit trade: the case of African plum (Dacryodes edulis) in different cultural and urbanization contexts in Cameroon</w:t>
               </w:r>
@@ -3038,64 +3038,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taïna Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Avana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Chakocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (1), pp.65. </w:t>
@@ -3133,64 +3133,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple values of isolated and clusters of Ficus tree species protected by Betsileo farmers in rural landscapes in Madagascar: implications for biodiversity conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verohanitra M Rafidison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakolimalala Rakouth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3397,51 +3397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native forest regeneration and vegetation dynamics in non-native Pinus patula tree plantations in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herizo Randriambanona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josoa R. Randriamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3644,51 +3644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rimlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Avana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Nguegang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4514,51 +4514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rio+20, biodiversity marginalized.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estienne Rodary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5192,51 +5192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidisoa Ratovoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porter P. Lowry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5549,51 +5549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aires protégées et lutte contre les bioinvasions : des objectifs antagonistes ? Le cas de Psidium cattleianum Sabine (Myrtaceae) autour du parc national de Ranomafana à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5847,51 +5847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité introduite et autochtone : antagonisme ou complémentarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herizo Randriambanona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 292 (2), pp.5-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6756,51 +6756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigaïl Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face aux urgences sociales et écologiques, quels engagements de la recherche avec et pour les Suds ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD; CIRAD; MSH SUD; UMR SENS, Oct 2022, Montpellier, France</w:t>
@@ -6948,303 +6948,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are coral reefs full of multi-coloured fish? Impact of an awareness campaign of coral reefs by children.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Should LEK be shared in a changing world? Evidences from an ethnobotanical survey in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Indo-Pacific Fish Conference. Tahiti French Polynesia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Papeete, French Polynesia</w:t>
+              <w:t xml:space="preserve">58. Annual meeting of the Society for Economic Botany (SEB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bragança, Portugal. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465803v1</w:t>
+                <w:t xml:space="preserve">hal-01604426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should LEK be shared in a changing world? Evidences from an ethnobotanical survey in Morocco</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Are coral reefs full of multi-coloured fish? Impact of an awareness campaign of coral reefs by children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Annual meeting of the Society for Economic Botany (SEB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bragança, Portugal. 14 p</w:t>
+              <w:t xml:space="preserve">10th Indo-Pacific Fish Conference. Tahiti French Polynesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Papeete, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604426v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the MARECO educational toolkit on the coral reef social representation of children in the south Western Indian Ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakamaly Madi Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9071,90 +9071,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocultural landscapes diversity shaped by agricultural systems in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herizo Randriambanona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The New Natural History of Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
@@ -9397,260 +9397,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cacaoyères agroforestières au Centre et au Sud du Cameroun : diversité et dynamique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'agriculture itinérante sur brûlis : idées reçues, logiques et réalités contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Dounias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforesterie et services écosystémiques en zone tropicale : recherche de compromis entre services d'approvisionnement et autres services</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.85-98, 2019, Update Sciences &amp; technologies, 978-2-7592-3059-4</w:t>
+              <w:t xml:space="preserve">Référence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.175-187, 2019, Référence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749673v1</w:t>
+                <w:t xml:space="preserve">hal-03123671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agriculture itinérante sur brûlis : idées reçues, logiques et réalités contemporaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les cacaoyères agroforestières au Centre et au Sud du Cameroun : diversité et dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Manga Essouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle M. Bihina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Référence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.175-187, 2019, Référence</w:t>
+              <w:t xml:space="preserve">Agroforesterie et services écosystémiques en zone tropicale : recherche de compromis entre services d'approvisionnement et autres services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-98, 2019, Update Sciences &amp; technologies, 978-2-7592-3059-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123671v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agroforêts cacaoyères du Sud-Cameroun [encadré]</w:t>
               </w:r>
@@ -12151,51 +12151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Descours" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Carri&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10871209.2025.2467376" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04722047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Poupaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norotiana Rasambo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Durand-Bessart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa R Randriamalala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111332" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861371v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01596-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arrivabene" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lasic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ladio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771241261221" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra Rafidison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonjison Rakotoarimanana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Edmond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13263" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833819v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porcher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gallois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reyes&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitrakinaina Clara Raketabakoly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10651" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mariel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#232;re St&#233;phanie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103906" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04699702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Manga Essouma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fromont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110434" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rimlinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-023-00427-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez-Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didie Cresson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-023-00450-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023044" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa Randriamalala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01695-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638919v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272223" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434562v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herizo Randriambanona" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra M Rafidison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264147" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Danthu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakolimalala Rakouth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00732-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269014v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Benyei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2021.01.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Penot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10238" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mala" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Levang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach&#233;e Ambang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-020-00510-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Avana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdon Awono" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Chakocha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gakwavu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-021-00488-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416531v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01924-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Randriambanona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Ravonjimalala" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramanankierana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Rasoanaivo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2020.345.a31929" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa R. Randriamalala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.05.019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484713v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Randriarimalala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03372839v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nguegang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-019-09455-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906871v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bedrossian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00340" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2034-8517.2777" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606763v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.08.030" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388049v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2015.10.021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388074v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vandenbroucke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1127307" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388053v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M Blanco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harison Rabarison" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rajeriarison" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581469v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serpantie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388068v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pascal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.04.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828508v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Kull" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Blanc-Pamard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00139157.2013.765307" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329314v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Wilde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ratovoson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Randrianaivo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828519v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00768020v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa de Wilde" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidisoa Ratovoson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.06.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62DXC6HT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874470v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dulcire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; N. Marie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sibelet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minah Rafalimaro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-009-9672-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F744DF73FBC28F1782D4A4E4F57AB03C64FCB92F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061462v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala&#239;na Ratsimisetra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00833626v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Randrianasolo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hennenfent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061460v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116473v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serpanti&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061461v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066960v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Picot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. B. Jenkins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ramilijaona" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Racey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2007.00788.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C19Z9VWB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061459v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874469v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrianotahiananahary" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivo Ranaivoarivelo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.3047" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00833747v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranaivoarivelo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Randriamalala" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00186389v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s102119900011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lafont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benouar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Durand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17968.78082" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859378v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor Toneu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04625645v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#239;l Fallot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789870v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465803v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mass&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604426v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465856v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakamaly Madi Moussa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828563v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3432" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521897v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rives" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Ichaou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347482v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910485v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Treuil" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O. Ramamonjisoa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897582v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875694v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762224v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jegu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fermon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831029v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687608v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lewis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Yves Adou Yao" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677896v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677939v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994958v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Randriamalala" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razanaka" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakotoarimanana" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273737v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muchugi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chege" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsobeng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kang'Ethe" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jamnadass" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828781v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re-Buchsenschutz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874468v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Null Rasolofoharinoro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235166v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128015v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123657v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moizo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749673v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle M. Bihina" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/110/9782759230600/agroforesterie-et-services-ecosystemiques-en-zone-tropicale" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123671v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123668v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;nard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827915v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avisoatolona Andrianarivo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829036v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers16-02/010066366.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01304329v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123739v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;nard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745224v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123745v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Robert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123731v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123741v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055872v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andriamahefatazy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00214280v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00214278v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126732v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123813v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahuchet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cogels" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123814v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouly de Lesdain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ellis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123823v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tserikiantz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grenand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123817v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ellen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elias" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henfrey" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167094v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00843759v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078271v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Losch" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786730v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Wenker" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciotti Federica" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Descours" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Carri&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10871209.2025.2467376" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04722047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Poupaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norotiana Rasambo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Durand-Bessart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa R Randriamalala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111332" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861371v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01596-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arrivabene" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lasic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ladio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771241261221" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra Rafidison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonjison Rakotoarimanana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Edmond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13263" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833819v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porcher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gallois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reyes&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitrakinaina Clara Raketabakoly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10651" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04699702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Manga Essouma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104111" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511174v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mariel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#232;re St&#233;phanie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103906" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fromont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110434" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rimlinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-023-00427-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez-Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didie Cresson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-023-00450-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023044" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa Randriamalala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01695-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638919v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272223" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685703v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Danthu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakolimalala Rakouth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00732-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herizo Randriambanona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra M Rafidison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264147" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269014v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Benyei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2021.01.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mala" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Levang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach&#233;e Ambang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-020-00510-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Avana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdon Awono" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Chakocha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gakwavu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167883v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461601v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Penot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10238" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-021-00488-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416531v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01924-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Randriambanona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Ravonjimalala" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramanankierana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Rasoanaivo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2020.345.a31929" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa R. Randriamalala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.05.019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484713v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Randriarimalala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03372839v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nguegang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-019-09455-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906871v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bedrossian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00340" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2034-8517.2777" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606763v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.08.030" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388049v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2015.10.021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388074v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vandenbroucke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1127307" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388053v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M Blanco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harison Rabarison" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rajeriarison" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581469v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serpantie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388068v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pascal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.04.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828508v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Kull" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Blanc-Pamard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00139157.2013.765307" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329314v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Wilde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ratovoson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Randrianaivo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828519v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00768020v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa de Wilde" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidisoa Ratovoson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.06.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62DXC6HT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874470v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dulcire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; N. Marie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sibelet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minah Rafalimaro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-009-9672-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F744DF73FBC28F1782D4A4E4F57AB03C64FCB92F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061462v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala&#239;na Ratsimisetra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00833626v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Randrianasolo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hennenfent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061460v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116473v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serpanti&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061461v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066960v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Picot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. B. Jenkins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ramilijaona" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Racey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2007.00788.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C19Z9VWB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061459v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874469v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrianotahiananahary" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivo Ranaivoarivelo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.3047" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00833747v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranaivoarivelo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Randriamalala" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00186389v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s102119900011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lafont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benouar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Durand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17968.78082" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859378v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor Toneu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04625645v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#239;l Fallot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789870v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604426v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465803v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mass&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465856v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakamaly Madi Moussa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828563v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3432" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521897v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rives" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Ichaou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347482v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910485v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Treuil" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O. Ramamonjisoa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897582v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875694v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762224v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jegu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fermon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831029v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687608v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lewis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Yves Adou Yao" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677896v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677939v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994958v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Randriamalala" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razanaka" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakotoarimanana" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273737v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muchugi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chege" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsobeng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kang'Ethe" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jamnadass" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828781v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re-Buchsenschutz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874468v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Null Rasolofoharinoro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235166v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128015v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123657v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moizo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123671v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749673v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle M. Bihina" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/110/9782759230600/agroforesterie-et-services-ecosystemiques-en-zone-tropicale" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123668v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;nard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827915v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avisoatolona Andrianarivo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829036v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers16-02/010066366.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01304329v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123739v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;nard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745224v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123745v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Robert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123731v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123741v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055872v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andriamahefatazy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00214280v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00214278v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126732v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123813v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahuchet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cogels" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123814v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouly de Lesdain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ellis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123823v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tserikiantz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grenand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123817v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ellen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elias" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henfrey" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167094v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00843759v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078271v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Losch" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786730v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Wenker" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciotti Federica" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>