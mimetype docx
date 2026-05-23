--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -632,291 +632,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnobiology's contributions to sustainability science</w:t>
+                <w:t xml:space="preserve">Floristic diversity of patches generated by protected Ficus ‘trees outside forests’ in agricultural landscapes in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Arrivabene</w:t>
+                <w:t xml:space="preserve">Verohanitra Rafidison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Lasic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+                <w:t xml:space="preserve">Vonjison Rakotoarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Ladio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Edmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02780771241261221⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (2), pp.e13263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aje.13263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660658v1</w:t>
+                <w:t xml:space="preserve">hal-04952536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floristic diversity of patches generated by protected Ficus ‘trees outside forests’ in agricultural landscapes in Madagascar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethnobiology's contributions to sustainability science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Edmond</w:t>
+                <w:t xml:space="preserve">Alexandre Arrivabene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+                <w:t xml:space="preserve">Lou Lasic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Carrière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Ladio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 62 (2), pp.e13263. </w:t>
+              <w:t xml:space="preserve">Journal of Ethnobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (3), pp.207-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aje.13263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/02780771241261221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952536v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do young identify plants? Using the drawing method to explore early ethnobotanical knowledge in Madagascar</w:t>
               </w:r>
@@ -1030,321 +1030,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex cocoa agroforestry systems shaped within specific socioeconomic and historical contexts in Africa: Lessons from Cameroonian farmers</w:t>
+                <w:t xml:space="preserve">The role of farmers' networks in sourcing planting material and information in a context of agroforestry transition in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Blanco</w:t>
+                <w:t xml:space="preserve">Juliette Mariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Manga Essouma</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verzelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 221, pp.104111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104111⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 217, pp.103906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699702v1</w:t>
+                <w:t xml:space="preserve">hal-04511174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of farmers' networks in sourcing planting material and information in a context of agroforestry transition in Madagascar</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex cocoa agroforestry systems shaped within specific socioeconomic and historical contexts in Africa: Lessons from Cameroonian farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Massol</w:t>
+                <w:t xml:space="preserve">Isabelle Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Manga Essouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 217, pp.103906. </w:t>
+              <w:t xml:space="preserve">, 2024, 221, pp.104111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511174v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term socio-environmental monitoring of protected areas is a persistent weak point in developing countries: Literature review and recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1683,274 +1683,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franchir les frontières : pratiques de l'interdisciplinarité et construction du chercheur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Participatory landscape sustainability assessment: where do we stand? A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Riaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
+                <w:t xml:space="preserve">Josoa Randriamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Chotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Fournet</w:t>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2023044⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (8), pp.1903-1918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-023-01695-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600686v1</w:t>
+                <w:t xml:space="preserve">hal-04165570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory landscape sustainability assessment: where do we stand? A systematic literature review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Blanco</w:t>
+                <w:t xml:space="preserve">Franchir les frontières : pratiques de l'interdisciplinarité et construction du chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Riaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josoa Randriamalala</w:t>
+                <w:t xml:space="preserve">Jean-Luc Chotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Carrière</w:t>
+                <w:t xml:space="preserve">F Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (8), pp.1903-1918. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (3), pp.269-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-023-01695-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2023044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165570v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an inclusive nature conservation initiative: Preliminary assessment of stakeholders’ representations about the Makay region, Madagascar</w:t>
               </w:r>
@@ -2083,64 +2083,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coming from elsewhere: the preponderance of introduced plant species in agroforestry systems on the east coast of Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Danthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2332,688 +2332,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of crop diversity in climate change adaptation: insights from local observations to inform decision making in agriculture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Il est urgent de décloisonner la protection de la nature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Renard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Benyei</w:t>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Caillon</w:t>
+                <w:t xml:space="preserve">Laurent Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Emperaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269014v2</w:t>
+                <w:t xml:space="preserve">mnhn-04167883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocoa-based agroforestry system dynamics and trends in the Akongo subregion of central Cameroon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring farmers' agrobiodiversity management practices and knowledge in clove agroforests of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Michel</w:t>
+                <w:t xml:space="preserve">Juliette Mariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Mala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zachée Ambang</w:t>
+                <w:t xml:space="preserve">Eric A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Danthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verohanitra Rafidison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10457-020-00510-9⟩</w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (4), pp.914-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130602v1</w:t>
+                <w:t xml:space="preserve">hal-03461601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees and their seed networks: The social dynamics of urban fruit trees and implications for genetic diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Rimlinger</w:t>
+                <w:t xml:space="preserve">Cocoa-based agroforestry system dynamics and trends in the Akongo subregion of central Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Manga Essouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Levang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louise Avana</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexis Gakwavu</w:t>
+                <w:t xml:space="preserve">Zachée Ambang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243017⟩</w:t>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95, pp.843-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10457-020-00510-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049500v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il est urgent de décloisonner la protection de la nature »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trees and their seed networks: The social dynamics of urban fruit trees and implications for genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Rimlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Avana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdon Awono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Chakocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barrière</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laure Emperaire</w:t>
+                <w:t xml:space="preserve">Alexis Gakwavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde.fr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0243017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04167883v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring farmers' agrobiodiversity management practices and knowledge in clove agroforests of Madagascar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+                <w:t xml:space="preserve">The role of crop diversity in climate change adaptation: insights from local observations to inform decision making in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Benyei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric A. Penot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Verohanitra Rafidison</w:t>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (4), pp.914-928. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.15-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pan3.10238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cosust.2021.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461601v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting perceptions, preferences and practices in the African fruit trade: the case of African plum (Dacryodes edulis) in different cultural and urbanization contexts in Cameroon</w:t>
               </w:r>
@@ -3038,64 +3038,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taïna Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Avana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Chakocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (1), pp.65. </w:t>
@@ -3185,51 +3185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (3), pp.1027-1058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3644,51 +3644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rimlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Avana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Nguegang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3882,51 +3882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children's ecological knowledge: drawings as a tool for ethnoecologists (Gabon, Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4054,2404 +4054,2416 @@
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 204 (Part 1), pp.111-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing local ecological knowledge as a human adaptation strategy to arid environments: Evidence from an ethnobotany survey in Morocco</w:t>
+                <w:t xml:space="preserve">A novel index to quantify agrobiodiversity in a biocultural perspective: the case of shifting cultivation gardens in Vanuatu (Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (3), pp.190-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2015.1127307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2015.10.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01388049v1</w:t>
+                <w:t xml:space="preserve">hal-01388074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel index to quantify agrobiodiversity in a biocultural perspective: the case of shifting cultivation gardens in Vanuatu (Pacific)</w:t>
+                <w:t xml:space="preserve">Sharing local ecological knowledge as a human adaptation strategy to arid environments: Evidence from an ethnobotany survey in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Journal of Arid Environments, 127, pp.30 - 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2015.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21683565.2015.1127307⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01388074v1</w:t>
+                <w:t xml:space="preserve">hal-01388049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of Saharan agro-pastoralism on the structure and dynamics of acacia stands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Achieving sustainable conservation in Madagascar: The case of the newly established Ibity Mountain Protected Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Genin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harison Rabarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rajeriarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tropical Conservation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.367-395</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388053v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving sustainable conservation in Madagascar: The case of the newly established Ibity Mountain Protected Area</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of Saharan agro-pastoralism on the structure and dynamics of acacia stands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harison Rabarison</w:t>
+                <w:t xml:space="preserve">Julien M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Rajeriarison</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Conservation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 213, pp.21-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2015.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274041v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rio+20, biodiversity marginalized.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estienne Rodary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Serpantie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (1), pp.6-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrobiodiversity performance in contrasting island environments: The case of shifting cultivation in Vanuatu, Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 174, pp.28-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2013.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting pots of biodiversity : tropical smallholder farm landscapes as guarantors of sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian A. Kull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rakoto-Ramiarantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Blanc-Pamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment: Science and Policy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55 (2), pp.6-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00139157.2013.765307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary succession in a forest corridor between two protected areas in Southeastern Madagascar leads to thorny thickets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ratovoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Randrianaivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The introduced flora of Madagascar. Biological Invasions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian A. Kull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rakoto-Ramiarantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (4), pp.875-888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation dynamics in a corridor between protected areas after slash-and-burn cultivation in south-eastern Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa de Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidisoa Ratovoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porter P. Lowry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 159, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2012.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00768020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking into account local practices and indigenous knowledge in an emergency conservation context in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dulcire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé N. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Sibelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minah Rafalimaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (10), pp.2759-2777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10531-009-9672-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation value for birds of traditionally managed isolated trees in an agricultural landscape of Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalaïna Ratsimisetra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (10), pp.2719-2742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aires protégées et lutte contre les bioinvasions : des objectifs antagonistes ? Le cas de Psidium cattleianum Sabine (Myrtaceae) autour du parc national de Ranomafana à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hennenfent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (1), pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00833626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aires protégées et lutte contre les bioinvasions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hennenfent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (1), pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des pratiques culturales et du milieu sur la diversité des jachères d’origine forestière (Haute-Terre, Madagascar).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Biodiversité introduite et autochtone : antagonisme ou complémentarité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Serpantié</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herizo Randriambanona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 62 (2/3), pp.169-189</w:t>
+              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 292 (2), pp.5-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116473v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité introduite et autochtone : antagonisme ou complémentarité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Influence des pratiques culturales et du milieu sur la diversité des jachères d’origine forestière (Haute-Terre, Madagascar).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herizo Randriambanona</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josoa R. Randriamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Serpantié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 292 (2), pp.5-21</w:t>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62 (2/3), pp.169-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03061461v1</w:t>
+                <w:t xml:space="preserve">hal-03116473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The feeding ecology of Eidolon dupreanum (Pteropodidae) in eastern Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard K. B. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Ramilijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul A. Racey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45 (4), pp.645-650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2028.2007.00788.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’urgence d’une confirmation par la science du rôle écologique du corridor forestier de Fianarantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 178, pp.181-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs et usages des recrus post-agricoles du pays Betsileo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Andrianotahiananahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nivo Ranaivoarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josoa R. Randriamalala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (1), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.3047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs et usages des recrus post-agricoles du pays Betsileo : valorisation d'une biodiversité oubliée à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Andrianotahiananahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ranaivoarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Randriamalala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (1), pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00833747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handedness and aggressive behavior in an Ntumu village in southern Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta ethologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2, pp.111-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s102119900011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00186389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6461,405 +6473,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive cultivation in the face of global change: Insights from Moroccan farmers in the Ouezzane province</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Benouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the International Society of Ethnobiology: "Biodiversity and Cultural Landscapes: Scientific, Indigenous and Local Perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Marrakech, Morocco. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.17968.78082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osez l’ethnoécologie ! Un terreau fertile pour l’interdisciplinarité et la transdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Teixidor Toneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journée d'étude du Réseau thématique Ethnoécologie et interactions humains-écosystèmes (RT Ethnoéco)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT Ethnoécologie, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compréhension de la Diversité des points de vue dans la recherche comme levier d'action Face aux Urgences Socio-Ecologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariline Poupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigaïl Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face aux urgences sociales et écologiques, quels engagements de la recherche avec et pour les Suds ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD; CIRAD; MSH SUD; UMR SENS, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science de la durabilité Humanités environnementales : différences, points communs, complémentarités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6868,123 +6880,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités Environnementales : Sciences, arts et citoyennetés face aux changements globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France. 35p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should LEK be shared in a changing world? Evidences from an ethnobotanical survey in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7000,1250 +7012,1250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58. Annual meeting of the Society for Economic Botany (SEB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bragança, Portugal. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are coral reefs full of multi-coloured fish? Impact of an awareness campaign of coral reefs by children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Indo-Pacific Fish Conference. Tahiti French Polynesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Papeete, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the MARECO educational toolkit on the coral reef social representation of children in the south Western Indian Ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakamaly Madi Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ninth WIOMSA Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Durban South Africa, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des justiciers de la biodiversité aux injustices spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice et Injustice Spatiales - Spatial Justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.193-216, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pupo.3432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE DES INTERACTIONS ENTRE SERVICES DES ECOSYSTEMES CONSEQUENCES DE LA CREATION DES MARCHES RURAUX DE BOIS ENERGIE SUR UN SOCIO-ECOSYSTEME AU NIGER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Antona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubacar Ichaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les justes territoires de la conservation : la délimitation du nouveau réseau d'aires protégées à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Justice et injustices spatiales, Paris, 12-14 mars 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00347482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation stochastique de l'historique de parcelles forestières depuis leur première défriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josoa R. Randriamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Treuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. O. Ramamonjisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire GEREM (Gestion des Espaces Ruraux et Environnement à Madagascar), Antananarivo, 9-10 novembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Antananarivo, Madagascar. pp.117-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation stochastique de l'historique de parcelles forestières depuis leur première défriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josoa R. Randriamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Treuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. O. Ramamonjisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire GEREM (Gestion des Espaces Ruraux et Environnement à Madagascar), Antananarivo, 9-10 novembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Antananarivo, Madagascar. pp.117-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation stochastique de l'historique de parcelles forestières depuis leur première défriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josoa R. Randriamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Treuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. O. Ramamonjisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire GEREM (Gestion des Espaces Ruraux et Environnement à Madagascar), Antananarivo, 9-10 novembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Antananarivo, Madagascar. pp.117-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayana, parc de Guyane et chercheurs face aux recherches sur une pêche traditionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fermon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale : Biodiversité Science et Gouvernance, Paris (FRA), 2005/01/24-28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum National d’Histoire Naturelle (MNHN). FRA., Jan 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The traditional poisoning fisheries by amerindien Wayana (French Guiana): ichthyological diversity in upper Maroni basin and fisheries analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Fermon</w:t>
+                <w:t xml:space="preserve">Philippe Keith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of Ichthyologists and Herpetologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Manaus, Brazil. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8253,176 +8265,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of in-plot exchanges between farmers and scientists to knowledge hybridization: a case study in cocoa agroforestry systems in Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant Yves Adou Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOCPacific’s transdisciplinary research protocol based on children’s drawings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8451,73 +8463,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZMT’s first Annual Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dessin comme outil de recherche sur les représentations des pêcheries par les enfants du Pacifique Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8546,51 +8558,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art for Science! Unlocking Art power for Science &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8600,441 +8612,441 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser les forêts sèches : valorisation durable des formations sèches de l'Océan indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Randriamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Randriambanona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Razanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rakotoarimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antso; IRD, 396 p., 2022, 979-10-95771-40-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key descriptors for Dacryodes edulis (G.Don) H.J. Lam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Muchugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tsobeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kang'Ethe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jamnadass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">World Agroforestry - ICRAF, 11 p., 2021, 978-9966-108-42-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature du monde : dessins d'enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carrière-Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CTHS, 2010, 978-2-7355-0724-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions agraires, dynamiques écologiques et conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Serpantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Null Rasolofoharinoro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, 978-2-915064-20-9 (CITE) / 978-2-7099-1639-4 (IRD)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9044,51 +9056,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocultural landscapes diversity shaped by agricultural systems in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9110,698 +9122,698 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The New Natural History of Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nager dans un flux d'informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnèse, Jean-François (dir.); Dangles, Olivier (dir.); Rodary, Estienne (dir.); Verdier, Valérie (préf.); Sabrié, Marie-Lise (ed.); Mourier, Thomas (ed.); Lavagne, Corinne (ed.); Thivent, V. (rédac.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité au Sud : recherches pour un monde durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.18-19, 2020, 978-2-7099-2850-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche en rivière : une diversité bioculturelle méconnue et menacée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Moizo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Référence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.233-243, 2019, Référence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture itinérante sur brûlis : idées reçues, logiques et réalités contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Référence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.175-187, 2019, Référence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cacaoyères agroforestières au Centre et au Sud du Cameroun : diversité et dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Manga Essouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle M. Bihina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforesterie et services écosystémiques en zone tropicale : recherche de compromis entre services d'approvisionnement et autres services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-98, 2019, Update Sciences &amp; technologies, 978-2-7592-3059-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agroforêts cacaoyères du Sud-Cameroun [encadré]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Référence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.196-197, 2019, Référence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de changement de l'occupation du sol dans une commune à la périphérie de la forêt humide de Fianarantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avisoatolona Andrianarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9816,73 +9828,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions agraires au sud de Madagascar : résilience et viabilité, deux facettes de la conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dessin d'enfant : de l'outil aux médias pour la diffusion des savoirs scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9892,1584 +9904,1584 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidal L. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les savoirs des sciences sociales : débats, controverses, partages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions IRD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-71, 2015, Colloques et Séminaires, 978-2-7099-2195-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Claudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Prospective écologie tropicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6 (6), , p. 45-58, 2014, Cahiers Prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des forêts et des hommes : 7. Représentations, usages, pratiques : lorsque les agriculteurs &amp;quot;reconstruisent&amp;quot; la forêt : les agroforêts cacaoyères du Sud-Cameroun</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des justiciers de la biodiversité aux injustices spatiales. L'exemple de l'extension du réseau d'aires protégées à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanchon D. ; Gardin J. ; Moreau S. (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Suds en Ligne.Les Dossiers Thématiques de l'IRD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Justice et injustices environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaire de Paris Ouest, pp.193-214, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupo.3432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123739v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00745224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des justiciers de la biodiversité aux injustices spatiales. L'exemple de l'extension du réseau d'aires protégées à Madagascar</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des forêts et des hommes : 7. Représentations, usages, pratiques : lorsque les agriculteurs &amp;quot;reconstruisent&amp;quot; la forêt : les agroforêts cacaoyères du Sud-Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Dounias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice et injustices environnementales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Suds en Ligne.Les Dossiers Thématiques de l'IRD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, 2011, Suds en Ligne.Les Dossiers Thématiques de l'IRD</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00745224v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des forêts et des hommes : 3. Les habitants de la forêt : les peuples de la forêt : des mythes aux réalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Moizo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale De Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Suds en Ligne.Les Dossiers Thématiques de l'IRD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, 2011, Suds en Ligne.Les Dossiers Thématiques de l'IRD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des forêts et des hommes : 10. Représentations, usages, pratiques : ressources aquatiques en forêt : la pêche en rivière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Des forêts et des hommes : 5. Représentations, usages, pratiques : agriculture sur abattis-brûlis : idées reçues, logiques et réalités contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Moizo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Suds en Ligne.Les Dossiers Thématiques de l'IRD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, 2011, Suds en Ligne.Les Dossiers Thématiques de l'IRD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123731v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des forêts et des hommes : 5. Représentations, usages, pratiques : agriculture sur abattis-brûlis : idées reçues, logiques et réalités contemporaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Des forêts et des hommes : 10. Représentations, usages, pratiques : ressources aquatiques en forêt : la pêche en rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Dounias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edmond Dounias</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moizo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Suds en Ligne.Les Dossiers Thématiques de l'IRD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, 2011, Suds en Ligne.Les Dossiers Thématiques de l'IRD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123741v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les corridors, passage obligé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Andriamahefatazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Aubertin; Estienne Rodary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aires protégées : : espaces durables ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-112, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gibiers, poissons ou chenilles ? Comment les Ntomba du Congo (ex Zaire) satisfont-ils en toute saison leurs besoins en protéines et leurs normes culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La viande, un aliment, des symboles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edisud, pp.191-204, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00214280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur sociale, économique et patrimoniale des kumaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Piranhas énivres : des poissons et des Hommes en Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFI/RMN editeurs, pp.55-60, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00214278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallée du Ntem (sud Cameroun)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bahuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Boudigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bahuchet S., de Maret P. (éds.) Les peuples des forêts tropicales aujourd’hui. Volume III- Région Afrique Centrale, Bruxelles : Avenir des Peuples des Forêts Tropicales, pp. 145-193</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.145-193, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes de production des peuples forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bahuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cogels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les peuples des forêts tropicales aujourd'hui : 2. Une approche thématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APFT; ULB, pp.43-63, 2000, Les peuples des forêts tropicales aujourd'hui : 2. Une approche thématique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du sentier à la route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouly de Lesdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les peuples des forêts tropicales aujourd'hui : 2. Une approche thématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APFT; ULB, pp.285-304, 2000, Les peuples des forêts tropicales aujourd'hui : 2. Une approche thématique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité des agricultures itinérantes sur brûlis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tserikiantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Grenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les peuples des forêts tropicales aujourd'hui : 2. Une approche thématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APFT; ULB, pp.65-105, 2000, Les peuples des forêts tropicales aujourd'hui : 2. Une approche thématique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local environmental knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Henfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les peuples des forêts tropicales aujourd'hui : 2. Une approche thématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APFT; ULB, pp.187-200, 2000, Les peuples des forêts tropicales aujourd'hui : 2. Une approche thématique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11479,51 +11491,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un dispositif de connaissance, suivi et évaluation socio-économique et environnemental de la Nouvelle Aire Protégée (NAP) du Makay, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11571,169 +11583,169 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des interactions entre services des écosystèmes. Conséquences de la création des marchés ruraux de bois énergie sur un écosystème au Niger.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Antona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubacar Ichaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00843759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11743,108 +11755,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques économiques, organisationnelles et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Losch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agropolis international. 2014, 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11854,157 +11866,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’urgence de la confirmation par la science du rôle écologique du corridor forestier de Fianarantsoa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière-Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Wenker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciotti Federica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01786730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId356"/>
+      <w:footerReference w:type="default" r:id="rId357"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12151,51 +12163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Descours" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Carri&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10871209.2025.2467376" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04722047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Poupaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norotiana Rasambo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Durand-Bessart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa R Randriamalala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111332" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861371v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01596-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arrivabene" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lasic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ladio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771241261221" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra Rafidison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonjison Rakotoarimanana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Edmond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13263" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833819v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porcher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gallois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reyes&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitrakinaina Clara Raketabakoly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10651" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04699702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Manga Essouma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104111" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511174v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mariel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#232;re St&#233;phanie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103906" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fromont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110434" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rimlinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-023-00427-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez-Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didie Cresson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-023-00450-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023044" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa Randriamalala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01695-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638919v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272223" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685703v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Danthu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakolimalala Rakouth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00732-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herizo Randriambanona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra M Rafidison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264147" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269014v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Benyei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2021.01.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mala" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Levang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach&#233;e Ambang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-020-00510-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Avana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdon Awono" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Chakocha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gakwavu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167883v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461601v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Penot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10238" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-021-00488-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416531v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01924-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Randriambanona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Ravonjimalala" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramanankierana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Rasoanaivo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2020.345.a31929" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa R. Randriamalala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.05.019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484713v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Randriarimalala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03372839v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nguegang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-019-09455-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906871v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bedrossian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00340" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2034-8517.2777" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606763v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.08.030" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388049v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2015.10.021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388074v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vandenbroucke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1127307" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388053v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M Blanco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harison Rabarison" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rajeriarison" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581469v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serpantie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388068v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pascal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.04.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828508v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Kull" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Blanc-Pamard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00139157.2013.765307" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329314v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Wilde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ratovoson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Randrianaivo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828519v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00768020v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa de Wilde" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidisoa Ratovoson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.06.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62DXC6HT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874470v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dulcire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; N. Marie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sibelet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minah Rafalimaro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-009-9672-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F744DF73FBC28F1782D4A4E4F57AB03C64FCB92F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061462v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala&#239;na Ratsimisetra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00833626v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Randrianasolo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hennenfent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061460v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116473v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serpanti&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061461v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066960v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Picot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. B. Jenkins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ramilijaona" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Racey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2007.00788.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C19Z9VWB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061459v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874469v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrianotahiananahary" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivo Ranaivoarivelo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.3047" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00833747v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranaivoarivelo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Randriamalala" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00186389v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s102119900011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lafont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benouar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Durand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17968.78082" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859378v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor Toneu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04625645v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#239;l Fallot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789870v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604426v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465803v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mass&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465856v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakamaly Madi Moussa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828563v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3432" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521897v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rives" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Ichaou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347482v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910485v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Treuil" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O. Ramamonjisoa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897582v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875694v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762224v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jegu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fermon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831029v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687608v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lewis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Yves Adou Yao" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677896v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677939v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994958v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Randriamalala" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razanaka" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakotoarimanana" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273737v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muchugi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chege" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsobeng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kang'Ethe" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jamnadass" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828781v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re-Buchsenschutz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874468v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Null Rasolofoharinoro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235166v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128015v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123657v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moizo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123671v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749673v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle M. Bihina" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/110/9782759230600/agroforesterie-et-services-ecosystemiques-en-zone-tropicale" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123668v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;nard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827915v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avisoatolona Andrianarivo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829036v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers16-02/010066366.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01304329v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123739v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;nard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745224v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123745v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Robert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123731v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123741v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055872v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andriamahefatazy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00214280v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00214278v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126732v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123813v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahuchet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cogels" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123814v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouly de Lesdain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ellis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123823v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tserikiantz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grenand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123817v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ellen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elias" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henfrey" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167094v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00843759v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078271v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Losch" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786730v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Wenker" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciotti Federica" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Descours" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Carri&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10871209.2025.2467376" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04722047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Poupaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norotiana Rasambo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Durand-Bessart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa R Randriamalala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111332" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861371v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01596-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952536v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra Rafidison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonjison Rakotoarimanana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Edmond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13263" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arrivabene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lasic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ladio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771241261221" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833819v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porcher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gallois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reyes&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitrakinaina Clara Raketabakoly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10651" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mariel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#232;re St&#233;phanie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103906" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04699702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Manga Essouma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fromont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110434" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rimlinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-023-00427-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez-Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didie Cresson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-023-00450-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165570v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa Randriamalala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01695-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638919v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272223" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685703v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Danthu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakolimalala Rakouth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00732-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herizo Randriambanona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra M Rafidison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264147" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167883v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Penot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10238" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Levang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach&#233;e Ambang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-020-00510-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049500v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Avana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdon Awono" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Chakocha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gakwavu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269014v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Benyei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2021.01.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-021-00488-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416531v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01924-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Randriambanona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Ravonjimalala" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramanankierana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Rasoanaivo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2020.345.a31929" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa R. Randriamalala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.05.019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484713v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Randriarimalala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03372839v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nguegang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-019-09455-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906871v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bedrossian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00340" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2034-8517.2777" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606763v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.08.030" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ7T1HGX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388074v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vandenbroucke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1127307" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388049v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2015.10.021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274041v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harison Rabarison" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rajeriarison" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388053v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M Blanco" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581469v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serpantie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388068v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pascal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.04.015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828508v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Kull" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Blanc-Pamard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00139157.2013.765307" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329314v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Wilde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ratovoson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Randrianaivo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828519v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00768020v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa de Wilde" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidisoa Ratovoson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.06.016" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62DXC6HT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874470v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dulcire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; N. Marie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sibelet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minah Rafalimaro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-009-9672-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F744DF73FBC28F1782D4A4E4F57AB03C64FCB92F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061462v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala&#239;na Ratsimisetra" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00833626v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Randrianasolo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hennenfent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061460v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061461v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116473v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serpanti&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066960v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Picot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. B. Jenkins" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ramilijaona" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Racey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2007.00788.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C19Z9VWB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061459v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874469v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrianotahiananahary" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivo Ranaivoarivelo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.3047" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00833747v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranaivoarivelo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Randriamalala" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00186389v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s102119900011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660644v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lafont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benouar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Durand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17968.78082" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859378v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor Toneu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04625645v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#239;l Fallot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789870v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604426v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465803v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mass&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465856v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakamaly Madi Moussa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828563v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3432" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521897v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rives" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Ichaou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347482v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910485v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Treuil" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O. Ramamonjisoa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897582v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875694v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762224v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jegu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fermon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831029v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687608v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lewis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Yves Adou Yao" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677896v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677939v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994958v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Randriamalala" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razanaka" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakotoarimanana" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273737v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muchugi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chege" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsobeng" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kang'Ethe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jamnadass" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828781v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re-Buchsenschutz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874468v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Null Rasolofoharinoro" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235166v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128015v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123657v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moizo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123671v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749673v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle M. Bihina" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/110/9782759230600/agroforesterie-et-services-ecosystemiques-en-zone-tropicale" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123668v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;nard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827915v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avisoatolona Andrianarivo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829036v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers16-02/010066366.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01304329v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745224v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123739v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;nard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123745v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Robert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123741v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123731v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055872v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andriamahefatazy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00214280v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00214278v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126732v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123813v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahuchet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cogels" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123814v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouly de Lesdain" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ellis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123823v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tserikiantz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grenand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123817v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ellen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elias" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henfrey" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167094v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00843759v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078271v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Losch" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786730v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Wenker" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciotti Federica" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>