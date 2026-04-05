--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -162,1276 +162,1276 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orages, « Temps insensés », n°21, juin 2022, Paris, Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orages, &amp;quot;Temps insensés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 61, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes et genres dans l'Europe des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Abramovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lotterie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verjus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023/1 (55), Dossier : 344 p., 2023, Dix-Huitième Siècle</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04165851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs en lien, n°1, « Hystérisations » : revue interdisciplinaire de sciences humaines publiée en Science Ouverte et portée par PREO, MSH Université de Bourgogne, décembre 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs en lien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahier staëlien n°71-72, « Coppet et l’auctorialité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers staëliens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 71-72, 2022, Cahiers staëliens, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14419-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ce qui parle en moi » : l'étrangeté de la voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonet-Tenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 333, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qui parle en moi&amp;quot; : l'étrangeté de la voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonet-Tenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 333, pp.228, 2019, 978-2-913761-80-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la recherche staëlienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bertran de Balanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers staëliens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 69, 288 p., 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09814-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1817-2017 : Générations Staël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers staëliens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 67, pp.386, 2017, 360-0-12-017526-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génération excentrée : Germaine de Staël, Benjamin Constant, François-René de Chateaubriand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Roulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 60, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">August Wilhelm Schlegel (1767-1845) : les années Staël. Carte blanche aux jeunes chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers staëliens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 66, pp.268, 2016, 3600120175236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lectures de l’antiquité chez Germaine de Staël »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Lectures de l’antiquité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Université de Paris Est Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Germaine de Staël, femme de presse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercle de Coppet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un genre de féminin : le JE staëlien au service de l'analyse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Écrits de soi »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Université de Paris Est Créteil, France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Germaine de Staël, l’expérience et la pensée de l’Europe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival international des écrits de femme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saint Sauveur en Puisaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290616v1</w:t>
-              </w:r>
-[...937 lines deleted...]
-                <w:t xml:space="preserve">hal-02106033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1512,1707 +1512,1707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Staël, auteure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers staëliens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71-72, pp.41-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14419-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminités scandaleuses : Delphine de Germaine de Staël et Le Deuxième sexe de Simone de Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs en lien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58335/sel.156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’épistolaire ou la trace mémorielle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n°48, pp.43-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Staël, auteure ?</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Justifier Voltaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers staëliens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 71-72, pp.41-59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14419-9⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Le Groupe de Coppet et l’écriture polémique, 70, pp.13-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11081-1.p.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : &amp;quot;Femmes et littérature. Une histoire culturelle&amp;quot; / Martine Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">« Justifier Voltaire »</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le quelque chose qui est là et qui me parle&amp;quot; : Diderot, juste avant Freud ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, "Ce qui parle en moi" : l'étrangeté de la voix, 333, pp.191-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il y a une analogie dans l’espèce humaine qui se retrouve toujours » : défis de l'écriture de l'histoire dans les &amp;quot;Considérations&amp;quot; de Germaine de Staël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers staëliens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Le Groupe de Coppet et l’écriture polémique, 70, pp.13-26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11081-1.p.0013⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Actualité de la recherche staëlienne, 69, pp.199-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09814-0.p.0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vestiges d’un paysage sonore » : entretien avec Arlette Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, "Ce qui parle en moi" : l'étrangeté de la voix, 333, pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...64 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne ou l’inconscient : l'Italie archéologique de Germaine de Staël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers staëliens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Actualité de la recherche staëlienne, 69, pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09814-0.p.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, "Ce qui parle en moi" : l'étrangeté de la voix, 333, pp.47-58</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intime sadien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les Révolutions de l’intime, 18, pp.33-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Corinne ou l’inconscient : l'Italie archéologique de Germaine de Staël</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Actualité de la recherche staëlienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers staëliens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Actualité de la recherche staëlienne, 69, pp.109-118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09814-0.p.0109⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Actualité de la recherche staëlienne, 69, pp.11-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09814-0.p.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Il y a une analogie dans l’espèce humaine qui se retrouve toujours » : défis de l'écriture de l'histoire dans les &amp;quot;Considérations&amp;quot; de Germaine de Staël</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Je suis maîtrisé par mon imagination » : le cas Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Écritures régionalistes (1800-1914) : nouvelles échelles, nouveaux enjeux critiques, 181 (3), pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.181.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vertus de l’abdication : dépassionner la relation entre Germaine de Staël et Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Institut Napoléon </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, pp.3-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathologies de la mémoire : le cas John Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers staëliens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Actualité de la recherche staëlienne, 69, pp.199-211. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 1817-2017 : Générations Staël, 67, pp.67-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Les Révolutions de l’intime, 18, pp.33-44</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cent ans d’études staëliennes (1917-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers staëliens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1817-2017 : Générations Staël, 67, pp.189-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction : Actualité de la recherche staëlienne</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vertus de l’abdication : dépassionner la relation entre Germaine de Staël et Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napoleonica. La Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/napo.030.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inquiétants dépaysements. Les voyages mélancoliques de Germaine de Staël (1803-1814)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Ecrire le voyage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inquiétants dépaysements : les voyages mélancoliques de G. de Staël (1802-1814)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Ecrire le voyage à deux, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La femme eunuque : Germaine de Staël et la pensée négative du despotisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers staëliens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Actualité de la recherche staëlienne, 69, pp.11-12. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, Despotes et despotismes dans les oeuvres du Groupe de Coppet, 65, pp.89-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rom.181.0115⟩</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le libertinage existe-t-il au féminin ? Le cas Justine dans l’œuvre de Sade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.14-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rbnf.050.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la littérature investie : Penser le biographique avec Diderot, Staël et Sade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.046.0337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détacher l’œil fasciné : Staël poète de la Terreur dans l’Épître au malheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Révolution française - Cahiers de l’Institut d’histoire de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lrf.1209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...486 lines deleted...]
-                <w:t xml:space="preserve">La Révolution</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détacher l’œil fasciné : Staël poète de la Terreur dans l’Épître au malheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Révolution française - Cahiers de l’Institut d’histoire de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46, </w:t>
+              <w:t xml:space="preserve">, 2014, Poètes et poésie en révolution, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lrf.1209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622730v1</w:t>
@@ -3841,924 +3841,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Déboulonner les Lumières de l’intérieur : le 18e siècle juge de sa raison »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de la Société canadienne d’étude du 18e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joël Castonguay-Bellanger; Anne-Claire Marpeau; Flora Amann, Nov 2022, Toronto ( CA ), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’histoire de la Révolution est-elle une littérature contemporaine ? Les Considérations de Germaine de Staël » : communication présentée lors du colloque org. Pierre Serna, Bibliothèque de l’Arsenal/Université Paris 1, 14-15 décembre 2022.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Faire, écrire, raconter et inventer la Révolution »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Serna, Dec 2022, Sorbonne Université (Paris), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« ‘L’increvable féminin’ : penser le genre avec Sade » Campus Condorcet, 16 novembre 2022.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire le genre avec Sade »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antonio Monegal et Marta Segarra, LEGS, CNRS, Nov 2022, Campus Condorcet - Auberviliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Joël Castonguay-Bellanger; Anne-Claire Marpeau; Flora Amann, Nov 2022, Toronto ( CA ), Canada</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plaisir chez Sade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de philosophie sur le plaisir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Coqui (LIR3S UMR CNRS uB 7366) - université de Bourgogne, Mar 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Serna, Dec 2022, Sorbonne Université (Paris), France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Sombre est la nuit’ : masculin et féminin dans &amp;quot;Les Noces de Figaro&amp;quot; de Mozart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International d’Art lyrique d’Aix en Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Aix en Provence, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sade et la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giacometti - Sade, Cruels objets du désir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Giacometti, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Coqui (LIR3S UMR CNRS uB 7366) - université de Bourgogne, Mar 2021, Dijon, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis de l’écriture biographique : le cas Sade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Master « Biographie et histoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Léonard Burnand, Nov 2020, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Giacometti, Jan 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germaine de Staël et Napoléon Bonaparte : ennemis ou alliés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de Coppet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cercle des Amis du Château de Coppet, Dec 2020, Coppet, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Léonard Burnand, Nov 2020, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on être philosophe et douter des Lumières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que signifie être philosophe au XVIIIe siècle?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colas Duflo (CSLF/Litt&amp;Phi) et Anne-Lise Rey (Ireph), Dec 2020, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Germaine de Staël et Napoléon Bonaparte : ennemis ou alliés ?</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ah, Benjamin, vous avez dévasté ma vie : amour et passion dans le couple Staël-Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Coppet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cercle des Amis du Château de Coppet, Dec 2020, Coppet, Suisse</w:t>
+              <w:t xml:space="preserve">, Cercle des Amis du Château de Coppet, Nov 2019, Coppet, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Colas Duflo (CSLF/Litt&amp;Phi) et Anne-Lise Rey (Ireph), Dec 2020, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la vie et l’œuvre du marquis de Sade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercle littéraire de Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cercle des Amis du Château de Coppet, Nov 2019, Coppet, Suisse</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sade ou les vertus de la rétention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire en Prison au XVIIIe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Hersant (EA 174, FIRL), Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre la lumière et la nuit : contradictions de l’Orient chez G. de Staël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international des Écrits de femmes 8e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Saint-Sauveur-en-Puisaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250293v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03250098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les rives de l’histoire : l’exil au bord du Rhin et les désordres du temps (1803-1810)</w:t>
               </w:r>
@@ -5322,234 +5322,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« ‘On dit que ma plume a quelque énergie’. », Éloquences révolutionnaires et traditions rhétoriques (XVIIIe-XIXe siècles), dir. Patrick Brasard, Hélène Parent et Stéphane Pujol, Paris, Garnier, 2022, p. 45-58.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éloquences révolutionnaires et traditions rhétoriques (XVIIIe-XIXe siècles), dir. Patrick Brasard, Hélène Parent et Stéphane Pujol, Paris, Garnier, 2022, p. 45-58.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2022, 978-2-406-14134-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Folles de Germaine de Staël (1786). »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femme et folie sous l’Ancien Régime, dir. Marianne Closson, Nathalie Grande, Claudine Nedelec et Ghislain Tranié, Paris, Garnier, 2022, p. 227-239.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.227-239, 2022, 978-2-406-14172-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Germaine de Staël et Molière : le comique comme science sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retours sur Molière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.281-295, 2022, 9791037021755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290355v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04290361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les rives de l’histoire : l’exil au bord du Rhin et les désordres du temps (1803-1810)</w:t>
               </w:r>
@@ -6375,481 +6375,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Germaine de Staël. &amp;quot;Le grand voyage&amp;quot; : 23 mai 1812-12 mai 1814</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Candaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slatkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, pp.576, 2017, Correspondance générale, 9782051028059</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germaine de Staël et Benjamin Constant. L'esprit de liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Burnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catriona Seth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Léonard Burnand; Stéphanie Genand; Catriona Seth. Perrin, pp.206, 2017, 978-2-262-07012-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germaine de Staël. Derniers combats : 12 mai 1814-14 juillet 1817</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Candaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slatkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, 2017, Correspondance générale, 9782051028066</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Jean Michel Rocca, Oeuvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.296, 2017, Tournants des lumières, Colas Duflo, 9782745347428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Chambre noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.381, 2017, 978-2-600-04738-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...78 lines deleted...]
-                <w:t xml:space="preserve">Germaine de Staël. &amp;quot;Le grand voyage&amp;quot; : 23 mai 1812-12 mai 1814</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une période sans nom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...184 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lotterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classsiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 273, 452 p., 2016, Rencontres, 978-2-406-05998-1</w:t>
             </w:r>
           </w:p>
@@ -7109,51 +7109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lotterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Université Toulouse-Jean Jaurès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Classiques Garnier, pp.452, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7369,51 +7369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87EAA9F1"/>
+    <w:nsid w:val="4023A6D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7600,51 +7600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephaniegenand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4012-3788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067130755" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290617v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290616v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Abramovici" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ferrando" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verjus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290636v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rosset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14419-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonet-Tenant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106044v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250393v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bertran de Balanda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Poirier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09814-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290319v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/sel.156" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405291v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11081-1.p.0013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251935v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106062v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09814-0.p.0109" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09814-0.p.0199" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03267360v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09814-0.p.0011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.181.0115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/napo.030.0003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106054v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03376001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.050.0014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La R&#233;volution" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.1209" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405320v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.046.0337" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03403097v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2673-4419.00044" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;diteur Pl&#233;iade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.1039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dhs.2005.2695" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290602v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290466v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290608v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290380v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275703v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290453v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251962v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250168v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252128v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250213v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250264v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250293v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250317v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106076v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106071v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290369v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290335v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03267449v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250344v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/naissance-de-la-critique-litteraire-et-de-la-critique-d-art-dans-l-essai-germaine-de-stael-la-pensee-a-l-essai.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08552-2.p.0099" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249962v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondation-giacometti.fr/fr/publication/53/giacometti-sade-cruels-objets-du-desir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106095v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4549" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/lettres-francaises/latelier-des-idees" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10584-book-08534510-9782745345103.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106086v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://9782745345103" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106081v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionszoe.ch/livre/germaine-de-stael-retour-d-exil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03654515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Saintes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-biographies/Sade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/fr/6427-9782600047388.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10827-book-08534742-9782745347428.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106018v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Candaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10722-book-08102805-9782051028059.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Burnand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Seth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106022v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://9782051028066" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106012v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bercegol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/une-periode-sans-nom-les-annees-1780-1820-et-la-fabrique-de-l-histoire-litteraire.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.2984" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890166v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jeannelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263217v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106084v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephaniegenand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4012-3788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067130755" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290638v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275717v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Abramovici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ferrando" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verjus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290636v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rosset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14419-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonet-Tenant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106044v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bertran de Balanda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09814-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106033v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290643v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290319v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/sel.156" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405291v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11081-1.p.0013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251935v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09814-0.p.0199" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249518v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09814-0.p.0109" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03267360v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09814-0.p.0011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.181.0115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/napo.030.0003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03376001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.050.0014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.046.0337" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405274v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La R&#233;volution" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.1209" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03403097v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2673-4419.00044" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;diteur Pl&#233;iade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.1039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dhs.2005.2695" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290602v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290466v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290608v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275703v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290453v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250168v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252128v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250213v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250264v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250317v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250293v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106076v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106071v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290369v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290355v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03267449v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250344v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/naissance-de-la-critique-litteraire-et-de-la-critique-d-art-dans-l-essai-germaine-de-stael-la-pensee-a-l-essai.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08552-2.p.0099" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249962v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondation-giacometti.fr/fr/publication/53/giacometti-sade-cruels-objets-du-desir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106095v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4549" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/lettres-francaises/latelier-des-idees" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10584-book-08534510-9782745345103.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106086v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://9782745345103" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106081v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionszoe.ch/livre/germaine-de-stael-retour-d-exil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03654515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Saintes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-biographies/Sade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106018v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Candaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10722-book-08102805-9782051028059.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106015v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Burnand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Seth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106022v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://9782051028066" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106026v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10827-book-08534742-9782745347428.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106007v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/fr/6427-9782600047388.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106012v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bercegol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/une-periode-sans-nom-les-annees-1780-1820-et-la-fabrique-de-l-histoire-litteraire.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.2984" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890166v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jeannelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263217v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106084v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>