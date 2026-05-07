--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -162,1276 +162,1276 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un genre de féminin : le JE staëlien au service de l'analyse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Écrits de soi »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Sorbonne Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lectures de l’antiquité chez Germaine de Staël »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Lectures de l’antiquité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Université de Paris Est Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Germaine de Staël, femme de presse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercle de Coppet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Germaine de Staël, l’expérience et la pensée de l’Europe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival international des écrits de femme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saint Sauveur en Puisaye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes et genres dans l'Europe des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Abramovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lotterie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verjus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023/1 (55), Dossier : 344 p., 2023, Dix-Huitième Siècle</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04165851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orages, « Temps insensés », n°21, juin 2022, Paris, Atlande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orages, &amp;quot;Temps insensés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 61, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Normes et genres dans l'Europe des Lumières</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs en lien, n°1, « Hystérisations » : revue interdisciplinaire de sciences humaines publiée en Science Ouverte et portée par PREO, MSH Université de Bourgogne, décembre 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs en lien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahier staëlien n°71-72, « Coppet et l’auctorialité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Abramovici</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers staëliens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 71-72, 2022, Cahiers staëliens, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14419-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ce qui parle en moi » : l'étrangeté de la voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonet-Tenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefania Ferrando</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 333, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qui parle en moi&amp;quot; : l'étrangeté de la voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Lotterie</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonet-Tenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 333, pp.228, 2019, 978-2-913761-80-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la recherche staëlienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bertran de Balanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers staëliens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 69, 288 p., 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09814-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1, 2022</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1817-2017 : Générations Staël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers staëliens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 67, pp.386, 2017, 360-0-12-017526-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cahier staëlien n°71-72, « Coppet et l’auctorialité »</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génération excentrée : Germaine de Staël, Benjamin Constant, François-René de Chateaubriand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Rosset</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Roulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 60, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">August Wilhelm Schlegel (1767-1845) : les années Staël. Carte blanche aux jeunes chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers staëliens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 71-72, 2022, Cahiers staëliens, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 66, pp.268, 2016, 3600120175236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...487 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106033v1</w:t>
-              </w:r>
-[...306 lines deleted...]
-                <w:t xml:space="preserve">hal-04290616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1512,1338 +1512,1338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’épistolaire ou la trace mémorielle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°48, pp.43-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Staël, auteure ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers staëliens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 71-72, pp.41-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14419-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminités scandaleuses : Delphine de Germaine de Staël et Le Deuxième sexe de Simone de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs en lien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58335/sel.156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58335/sel.156⟩</w:t>
+                <w:t xml:space="preserve">hal-04275666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Justifier Voltaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers staëliens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le Groupe de Coppet et l’écriture polémique, 70, pp.13-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11081-1.p.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n°48, pp.43-51</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : &amp;quot;Femmes et littérature. Une histoire culturelle&amp;quot; / Martine Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">« Justifier Voltaire »</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le quelque chose qui est là et qui me parle&amp;quot; : Diderot, juste avant Freud ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, "Ce qui parle en moi" : l'étrangeté de la voix, 333, pp.191-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vestiges d’un paysage sonore » : entretien avec Arlette Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, "Ce qui parle en moi" : l'étrangeté de la voix, 333, pp.47-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne ou l’inconscient : l'Italie archéologique de Germaine de Staël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers staëliens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Le Groupe de Coppet et l’écriture polémique, 70, pp.13-26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11081-1.p.0013⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Actualité de la recherche staëlienne, 69, pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09814-0.p.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il y a une analogie dans l’espèce humaine qui se retrouve toujours » : défis de l'écriture de l'histoire dans les &amp;quot;Considérations&amp;quot; de Germaine de Staël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers staëliens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Actualité de la recherche staëlienne, 69, pp.199-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09814-0.p.0199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2019, "Ce qui parle en moi" : l'étrangeté de la voix, 333, pp.191-203</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intime sadien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les Révolutions de l’intime, 18, pp.33-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Il y a une analogie dans l’espèce humaine qui se retrouve toujours » : défis de l'écriture de l'histoire dans les &amp;quot;Considérations&amp;quot; de Germaine de Staël</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Actualité de la recherche staëlienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers staëliens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Actualité de la recherche staëlienne, 69, pp.199-211. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09814-0.p.0199⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Actualité de la recherche staëlienne, 69, pp.11-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09814-0.p.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Je suis maîtrisé par mon imagination » : le cas Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Écritures régionalistes (1800-1914) : nouvelles échelles, nouveaux enjeux critiques, 181 (3), pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.181.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Corinne ou l’inconscient : l'Italie archéologique de Germaine de Staël</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vertus de l’abdication : dépassionner la relation entre Germaine de Staël et Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Institut Napoléon </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, pp.3-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathologies de la mémoire : le cas John Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers staëliens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Actualité de la recherche staëlienne, 69, pp.109-118. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 1817-2017 : Générations Staël, 67, pp.67-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Les Révolutions de l’intime, 18, pp.33-44</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cent ans d’études staëliennes (1917-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers staëliens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1817-2017 : Générations Staël, 67, pp.189-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09814-0.p.0011⟩</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vertus de l’abdication : dépassionner la relation entre Germaine de Staël et Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napoleonica. La Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/napo.030.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inquiétants dépaysements : les voyages mélancoliques de G. de Staël (1802-1814)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Ecrire le voyage à deux, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30, pp.3-18</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inquiétants dépaysements. Les voyages mélancoliques de Germaine de Staël (1803-1814)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Ecrire le voyage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...284 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376001v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02106054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La femme eunuque : Germaine de Staël et la pensée négative du despotisme</w:t>
               </w:r>
@@ -3841,924 +3841,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« ‘L’increvable féminin’ : penser le genre avec Sade » Campus Condorcet, 16 novembre 2022.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire le genre avec Sade »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonio Monegal et Marta Segarra, LEGS, CNRS, Nov 2022, Campus Condorcet - Auberviliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Déboulonner les Lumières de l’intérieur : le 18e siècle juge de sa raison »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société canadienne d’étude du 18e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joël Castonguay-Bellanger; Anne-Claire Marpeau; Flora Amann, Nov 2022, Toronto ( CA ), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’histoire de la Révolution est-elle une littérature contemporaine ? Les Considérations de Germaine de Staël » : communication présentée lors du colloque org. Pierre Serna, Bibliothèque de l’Arsenal/Université Paris 1, 14-15 décembre 2022.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Faire, écrire, raconter et inventer la Révolution »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Serna, Dec 2022, Sorbonne Université (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Antonio Monegal et Marta Segarra, LEGS, CNRS, Nov 2022, Campus Condorcet - Auberviliers, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Sombre est la nuit’ : masculin et féminin dans &amp;quot;Les Noces de Figaro&amp;quot; de Mozart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International d’Art lyrique d’Aix en Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plaisir chez Sade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de philosophie sur le plaisir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillaume Coqui (LIR3S UMR CNRS uB 7366) - université de Bourgogne, Mar 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Aix en Provence, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sade et la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giacometti - Sade, Cruels objets du désir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Giacometti, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Institut Giacometti, Jan 2020, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis de l’écriture biographique : le cas Sade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Master « Biographie et histoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Léonard Burnand, Nov 2020, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Léonard Burnand, Nov 2020, Lausanne, Suisse</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germaine de Staël et Napoléon Bonaparte : ennemis ou alliés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de Coppet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cercle des Amis du Château de Coppet, Dec 2020, Coppet, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Germaine de Staël et Napoléon Bonaparte : ennemis ou alliés ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on être philosophe et douter des Lumières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que signifie être philosophe au XVIIIe siècle?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colas Duflo (CSLF/Litt&amp;Phi) et Anne-Lise Rey (Ireph), Dec 2020, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ah, Benjamin, vous avez dévasté ma vie : amour et passion dans le couple Staël-Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Coppet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cercle des Amis du Château de Coppet, Dec 2020, Coppet, Suisse</w:t>
+              <w:t xml:space="preserve">, Cercle des Amis du Château de Coppet, Nov 2019, Coppet, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Colas Duflo (CSLF/Litt&amp;Phi) et Anne-Lise Rey (Ireph), Dec 2020, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre la lumière et la nuit : contradictions de l’Orient chez G. de Staël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival international des Écrits de femmes 8e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Saint-Sauveur-en-Puisaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cercle des Amis du Château de Coppet, Nov 2019, Coppet, Suisse</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la vie et l’œuvre du marquis de Sade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercle littéraire de Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sade ou les vertus de la rétention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire en Prison au XVIIIe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Hersant (EA 174, FIRL), Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250098v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03250293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les rives de l’histoire : l’exil au bord du Rhin et les désordres du temps (1803-1810)</w:t>
               </w:r>
@@ -5322,234 +5322,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Germaine de Staël et Molière : le comique comme science sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retours sur Molière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.281-295, 2022, 9791037021755</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« ‘On dit que ma plume a quelque énergie’. », Éloquences révolutionnaires et traditions rhétoriques (XVIIIe-XIXe siècles), dir. Patrick Brasard, Hélène Parent et Stéphane Pujol, Paris, Garnier, 2022, p. 45-58.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éloquences révolutionnaires et traditions rhétoriques (XVIIIe-XIXe siècles), dir. Patrick Brasard, Hélène Parent et Stéphane Pujol, Paris, Garnier, 2022, p. 45-58.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2022, 978-2-406-14134-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Folles de Germaine de Staël (1786). »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femme et folie sous l’Ancien Régime, dir. Marianne Closson, Nathalie Grande, Claudine Nedelec et Ghislain Tranié, Paris, Garnier, 2022, p. 227-239.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-239, 2022, 978-2-406-14172-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290361v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04290355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les rives de l’histoire : l’exil au bord du Rhin et les désordres du temps (1803-1810)</w:t>
               </w:r>
@@ -6375,481 +6375,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Chambre noire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.381, 2017, 978-2-600-04738-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Jean Michel Rocca, Oeuvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.296, 2017, Tournants des lumières, Colas Duflo, 9782745347428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Germaine de Staël. &amp;quot;Le grand voyage&amp;quot; : 23 mai 1812-12 mai 1814</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Candaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slatkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, pp.576, 2017, Correspondance générale, 9782051028059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germaine de Staël et Benjamin Constant. L'esprit de liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Burnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catriona Seth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Léonard Burnand; Stéphanie Genand; Catriona Seth. Perrin, pp.206, 2017, 978-2-262-07012-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germaine de Staël. Derniers combats : 12 mai 1814-14 juillet 1817</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catriona Seth</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Léonard Burnand; Stéphanie Genand; Catriona Seth. Perrin, pp.206, 2017, 978-2-262-07012-0</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Candaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slatkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, 2017, Correspondance générale, 9782051028066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Germaine de Staël. Derniers combats : 12 mai 1814-14 juillet 1817</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une période sans nom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...218 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Genand</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lotterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classsiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 273, 452 p., 2016, Rencontres, 978-2-406-05998-1</w:t>
             </w:r>
           </w:p>
@@ -7109,51 +7109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lotterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Université Toulouse-Jean Jaurès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Classiques Garnier, pp.452, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7369,51 +7369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4023A6D6"/>
+    <w:nsid w:val="4CFF5891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7600,51 +7600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephaniegenand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4012-3788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067130755" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290638v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275717v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Abramovici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ferrando" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verjus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290636v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rosset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14419-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonet-Tenant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106044v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bertran de Balanda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09814-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106033v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290643v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290319v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/sel.156" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405291v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11081-1.p.0013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251935v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09814-0.p.0199" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249518v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09814-0.p.0109" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03267360v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09814-0.p.0011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.181.0115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/napo.030.0003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03376001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.050.0014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.046.0337" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405274v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La R&#233;volution" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.1209" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03403097v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2673-4419.00044" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;diteur Pl&#233;iade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.1039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dhs.2005.2695" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290602v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290466v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290608v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275703v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290453v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250168v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252128v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250213v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250264v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250317v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250293v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106076v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106071v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290369v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290355v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03267449v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250344v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/naissance-de-la-critique-litteraire-et-de-la-critique-d-art-dans-l-essai-germaine-de-stael-la-pensee-a-l-essai.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08552-2.p.0099" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249962v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondation-giacometti.fr/fr/publication/53/giacometti-sade-cruels-objets-du-desir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106095v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4549" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/lettres-francaises/latelier-des-idees" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10584-book-08534510-9782745345103.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106086v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://9782745345103" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106081v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionszoe.ch/livre/germaine-de-stael-retour-d-exil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03654515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Saintes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-biographies/Sade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106018v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Candaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10722-book-08102805-9782051028059.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106015v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Burnand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Seth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106022v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://9782051028066" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106026v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10827-book-08534742-9782745347428.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106007v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/fr/6427-9782600047388.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106012v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bercegol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/une-periode-sans-nom-les-annees-1780-1820-et-la-fabrique-de-l-histoire-litteraire.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.2984" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890166v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jeannelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263217v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106084v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephaniegenand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4012-3788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067130755" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290617v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290616v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Abramovici" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ferrando" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verjus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290636v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rosset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14419-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonet-Tenant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106044v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250393v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bertran de Balanda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Poirier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09814-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290319v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/sel.156" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405291v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11081-1.p.0013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251935v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106062v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09814-0.p.0109" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09814-0.p.0199" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03267360v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09814-0.p.0011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.181.0115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/napo.030.0003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106054v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03376001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.050.0014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.046.0337" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405274v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La R&#233;volution" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.1209" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03403097v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2673-4419.00044" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;diteur Pl&#233;iade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.1039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03405282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dhs.2005.2695" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290602v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290466v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290608v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290380v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275703v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290453v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251962v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250168v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252128v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250213v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250264v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250293v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250317v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106076v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106071v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290369v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290335v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03267449v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250344v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/naissance-de-la-critique-litteraire-et-de-la-critique-d-art-dans-l-essai-germaine-de-stael-la-pensee-a-l-essai.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08552-2.p.0099" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249962v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondation-giacometti.fr/fr/publication/53/giacometti-sade-cruels-objets-du-desir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106095v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4549" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/lettres-francaises/latelier-des-idees" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10584-book-08534510-9782745345103.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106086v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://9782745345103" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106081v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionszoe.ch/livre/germaine-de-stael-retour-d-exil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03654515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Saintes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-biographies/Sade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/fr/6427-9782600047388.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10827-book-08534742-9782745347428.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106018v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Candaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10722-book-08102805-9782051028059.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Burnand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Seth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106022v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://9782051028066" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106012v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bercegol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/une-periode-sans-nom-les-annees-1780-1820-et-la-fabrique-de-l-histoire-litteraire.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.2984" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890166v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jeannelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263217v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106084v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>