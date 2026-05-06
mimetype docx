--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -382,295 +382,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels freins à la transition écologique du vignoble ?</w:t>
+                <w:t xml:space="preserve">Rose wine market: anything but colour?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Peres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Raineau</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Seabra Pinto</w:t>
+                <w:t xml:space="preserve">Sophie Tempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9121850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806656v1</w:t>
+                <w:t xml:space="preserve">hal-03170706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose wine market: anything but colour?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Quels freins à la transition écologique du vignoble ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tempere</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Raineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Seabra Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170706v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer preferences for different red wine styles and repeated exposure effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -678,51 +678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Fuentes Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Darriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 73, pp.110-116. </w:t>
@@ -799,64 +799,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -920,51 +920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Darriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1123,51 +1123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of suburban land use change: the importance of the quality wine in Bordeaux area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1218,51 +1218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La répartition spatiale des industries agro-alimentaires dans le secteur coopératif français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 346 (Février), pp.49-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1413,51 +1413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empreinte spatiale de la coopération agricole française : Un éclairage par l’économie de la proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1521,51 +1521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les PME s’immiscent au sommet de la chaîne d’approvisionnement automobile ? Une exploration économétrique sur la filière française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1616,51 +1616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que nous enseignent les statistiques nationales françaises sur les évolutions de la coopération agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1705,411 +1705,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conversion des parcelles viticoles en usage résidentiel, le cas de l'aire urbaine de Bordeaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The geography of French creative class : An exploratory spatial data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chantelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue canadienne de science régionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 32 (2), pp.123-136</w:t>
+              <w:t xml:space="preserve">Cahiers du GREThA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651903v1</w:t>
+                <w:t xml:space="preserve">hal-01143933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geography of French creative class : An exploratory spatial data analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La localisation des créatifs en France : une analyse exploratoire de données localisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Virol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chantelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du GREThA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 16, pp.1-28</w:t>
+              <w:t xml:space="preserve">Insee Première</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.231-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143933v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conversion de parcelles viticoles en usage résidentiel : le cas de l’aire urbaine de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gaussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33, pp.123-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La localisation des créatifs en France : une analyse exploratoire de données localisées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La conversion des parcelles viticoles en usage résidentiel, le cas de l'aire urbaine de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gaussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chantelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insee Première</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.231-232</w:t>
+              <w:t xml:space="preserve">Revue canadienne de science régionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (2), pp.123-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143929v1</w:t>
+                <w:t xml:space="preserve">hal-00651903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vigne et la ville : forme urbaine et usage des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5, pp.863-876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2134,51 +2134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique urbaine et rente foncière viticole dans le bordelais. Une approche économétrique de la résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32 (2), pp.241-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2203,51 +2203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance des espaces viticoles à l'extension urbaine : le cas du vignoble périurbain de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1, pp.155-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2264,2204 +2264,2312 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global warming and enological strategies: How to anticipate consumer behavior ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tempere</w:t>
+                <w:t xml:space="preserve">La demande résidentielle pour une réduction des usages de pesticides en viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Raineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Samson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Rambonilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Peres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. 152 p</w:t>
+              <w:t xml:space="preserve">16èmes Journées INRAE-SFER-CIRAD de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JRSS, Dec 2022, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742858v1</w:t>
+                <w:t xml:space="preserve">hal-05564056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are today's consumers ready to accept the wines of tomorrow?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Peres</w:t>
+                <w:t xml:space="preserve">Global warming and enological strategies: How to anticipate consumer behavior ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Fuentes Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espinoza Fuentes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tempere</w:t>
+                <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vineyard Data Quantification Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. 152 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143943v1</w:t>
+                <w:t xml:space="preserve">hal-02742858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La répartition spatiale des industries agro-alimentaires dans le secteur coopératif : Apports et limites des mesures d’autocorrélation spatiale couplées à une modélisation économétrique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Are today's consumers ready to accept the wines of tomorrow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espinoza Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème journées de sciences sociales SFER-INRA-CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Angers, France</w:t>
+              <w:t xml:space="preserve">Vineyard Data Quantification Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747414v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of agro-food firms in the co-operative sector : a spatial analysis linked to econometric modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Triboulet</w:t>
+                <w:t xml:space="preserve">La répartition spatiale des industries agro-alimentaires dans le secteur coopératif : Apports et limites des mesures d’autocorrélation spatiale couplées à une modélisation économétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spatial Econometrics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Avignon, France</w:t>
+              <w:t xml:space="preserve">7ème journées de sciences sociales SFER-INRA-CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143953v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How SMEs place themselves in the automotive value chain? An econometric exploration of the French industry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Spatial patterns of agro-food firms in the co-operative sector : a spatial analysis linked to econometric modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Virol</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th GERPISA International colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, KRAKOW, Poland</w:t>
+              <w:t xml:space="preserve">International Workshop on Spatial Econometrics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778842v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La localisation des emplois créatifs au sein des aires urbaines : Une structure centre-périphérie prégnante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">How SMEs place themselves in the automotive value chain? An econometric exploration of the French industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Virol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chantelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Proximité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">20th GERPISA International colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, KRAKOW, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143958v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les structures de localisation des industries agro-alimentaires dans le secteur coopératif : Apports et limites des mesures d’autocorrélation spatiale couplées à une modélisation économétrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pérès</w:t>
+                <w:t xml:space="preserve">La localisation des emplois créatifs au sein des aires urbaines : Une structure centre-périphérie prégnante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Virol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chantelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Spatial Econometrics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Avignon, France. 18 p</w:t>
+              <w:t xml:space="preserve">Journées de la Proximité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804070v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La complejidad de la accion publica en el cambio de uso de los suelos. Ejemplo de la conversion de las tierras viticolas en uso residencial, area urbana de Burdeos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Peres</w:t>
+                <w:t xml:space="preserve">Les structures de localisation des industries agro-alimentaires dans le secteur coopératif : Apports et limites des mesures d’autocorrélation spatiale couplées à une modélisation économétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire rencontre acteurs PSDR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, ALBACETE, España</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Spatial Econometrics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Avignon, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651923v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques spatiales des industries agro-alimentaires dans le secteur coopératif : apports et limites des mesures en termes de concentration et d’autocorrélation spatiale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La complejidad de la accion publica en el cambio de uso de los suelos. Ejemplo de la conversion de las tierras viticolas en uso residencial, area urbana de Burdeos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gaussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migration et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale De Langue Française, Jul 2011, Schoelcher, Martinique</w:t>
+              <w:t xml:space="preserve">Séminaire rencontre acteurs PSDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, ALBACETE, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143967v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du talent à la ville créative : un essai de cadrage conceptuel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Dynamiques spatiales des industries agro-alimentaires dans le secteur coopératif : apports et limites des mesures en termes de concentration et d’autocorrélation spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Virol</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chantelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLVIII° Colloque ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique</w:t>
+              <w:t xml:space="preserve">Migration et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale De Langue Française, Jul 2011, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645828v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques spatiales des industries agro-alimentaires dans le secteur coopératif : apports et limites des mesures en termes de concentration et d’autocorrélation spatiale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+                <w:t xml:space="preserve">Du talent à la ville créative : un essai de cadrage conceptuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chantelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ecolloque ASRDLF : Migrations et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). Saisissez le nom du laboratoire, du service ou du département., Paris, FRA., Jul 2011, Schoelcher, Martinique</w:t>
+              <w:t xml:space="preserve">XLVIII° Colloque ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809762v1</w:t>
+                <w:t xml:space="preserve">hal-00645828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geography of French Agricultural Co-operatives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques spatiales des industries agro-alimentaires dans le secteur coopératif : apports et limites des mesures en termes de concentration et d’autocorrélation spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chantelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maryline Filippi</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denise Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territorial Governance, rural areas and local agro food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Regional Science Association, Aug 2010, Jonkoping, Sweden</w:t>
+              <w:t xml:space="preserve">48ecolloque ASRDLF : Migrations et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). Saisissez le nom du laboratoire, du service ou du département., Paris, FRA., Jul 2011, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143972v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville contre la campagne ? Analyse des conversions foncières en Gironde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The Geography of French Agricultural Co-operatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Virol</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chantelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identité, Qualité et Compétitivité Territoriale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Italiana di Scienze Regionali (AISRE), Association de Science Régionale De Langue Française (ASRDLF), Sep 2010, Aoste, Italie</w:t>
+              <w:t xml:space="preserve">Territorial Governance, rural areas and local agro food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Regional Science Association, Aug 2010, Jonkoping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143985v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineyard as a new form of suburban development. An econometrical approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La ville contre la campagne ? Analyse des conversions foncières en Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Regional Science Association (ERSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Identité, Qualité et Compétitivité Territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italiana di Scienze Regionali (AISRE), Association de Science Régionale De Langue Française (ASRDLF), Sep 2010, Aoste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143975v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineyard Land Use Change in Residential Use : An Empirical Investigation of the Bordeaux Urban Fringe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Vineyard as a new form of suburban development. An econometrical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gaussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLV Colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Rimouski, Canada</w:t>
+              <w:t xml:space="preserve">Congress of the European Regional Science Association (ERSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448673v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineyard Land Use Change in Residential Use : An Empirical Investigation of the Bordeaux Urban Fringe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gaussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF</w:t>
+              <w:t xml:space="preserve">XLV Colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Rimouski, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143983v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique urbaine et rente foncière viticole dans le bordelais : une approche économétrique de la résistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Vineyard Land Use Change in Residential Use : An Empirical Investigation of the Bordeaux Urban Fringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gaussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLIIIème Colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Rimouski, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448674v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineyard as a new form of suburban development. An econometrical approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Congress of the European Regional Science Association August 29th to September 2nd 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique urbaine et rente foncière viticole dans le bordelais : une approche économétrique de la résistance.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pérès</w:t>
+                <w:t xml:space="preserve">Dynamique urbaine et rente foncière viticole dans le bordelais : une approche économétrique de la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLIIIème Colloque de l'Association de Science Régionale de Langue Française (ASRDLF) (11-13 juillet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XLIIIème Colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232728v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineyard as a new form of suburban development. An econometrical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Congress of the European Regional Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique urbaine et rente foncière viticole dans le bordelais : une approche économétrique de la résistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Peres</w:t>
+                <w:t xml:space="preserve">Dynamique urbaine et rente foncière viticole dans le bordelais : une approche économétrique de la résistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XLIIIème Colloque de l'Association de Science Régionale de Langue Française (ASRDLF) (11-13 juillet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143978v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville, le vin et la vigne : dynamique urbaine bordelaise à travers le prisme de sa vigne.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pérès</w:t>
+                <w:t xml:space="preserve">Dynamique urbaine et rente foncière viticole dans le bordelais : une approche économétrique de la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conflit et Territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232734v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique urbaine bordelaise à travers le prisme de sa vigne.</w:t>
+                <w:t xml:space="preserve">La ville, le vin et la vigne : dynamique urbaine bordelaise à travers le prisme de sa vigne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLIIème Colloque de l'Association de Science Régionale de Langue Française (ASRDLF), XLIIème Colloque du Groupe de Recherches sur les Espaces et les Réseaux du Bassin Méditerranéen (GRERBAM), Développement local, compétitivité et attractivité des territoires, Sfax, 4-6 Septembre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">Conflit et Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232731v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique urbaine bordelaise à travers le prisme de sa vigne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Peres</w:t>
+                <w:t xml:space="preserve">Dynamique urbaine bordelaise à travers le prisme de sa vigne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLIIème Colloque de l'Association de Science Régionale de Langue Française (ASRDLF), XLIIème Colloque du Groupe de Recherches sur les Espaces et les Réseaux du Bassin Méditerranéen (GRERBAM), Développement local, compétitivité et attractivité des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Sfax, Tunisie</w:t>
+              <w:t xml:space="preserve">XLIIème Colloque de l'Association de Science Régionale de Langue Française (ASRDLF), XLIIème Colloque du Groupe de Recherches sur les Espaces et les Réseaux du Bassin Méditerranéen (GRERBAM), Développement local, compétitivité et attractivité des territoires, Sfax, 4-6 Septembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448675v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique urbaine bordelaise à travers le prisme de sa vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XLIIème Colloque de l'Association de Science Régionale de Langue Française (ASRDLF), XLIIème Colloque du Groupe de Recherches sur les Espaces et les Réseaux du Bassin Méditerranéen (GRERBAM), Développement local, compétitivité et attractivité des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Sfax, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique urbaine et aménités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IERSO/IFReDE-Cemagref « Les aménités des espaces ruraux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Agen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4471,185 +4579,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vigne et la ville : forme urbaine et usage des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Montesquieu - Bordeaux IV, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00448670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA VIGNE ET LA VILLE : FORME URBAINE ET USAGE DES SOLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. UNIVERSITE MONTESQUIEU – BORDEAUX IV, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01143871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4796,51 +4904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05456711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.251.0117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art31" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lecomte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seabra Pinto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170706v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Masure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tempere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9121850" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624045v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fuentes Espinoza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.12.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pons" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630017v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chantelot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945816" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Virol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143894v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Triboulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4619" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denise Filippi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.132.0363" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143926v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frigant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143911v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Frey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaussier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143914v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742858v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143943v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinoza Fuentes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804070v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143967v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chantelot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143985v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143983v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448674v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232723v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448678v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232734v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232735v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00448670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01143871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05456711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.251.0117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art31" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Masure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tempere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9121850" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lecomte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seabra Pinto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624045v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fuentes Espinoza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.12.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pons" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630017v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chantelot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945816" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Virol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143894v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Triboulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4619" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denise Filippi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.132.0363" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143926v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frigant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143911v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Frey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143914v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaussier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564056v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Desjeux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinoza Fuentes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804070v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chantelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809762v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143985v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143975v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232728v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143978v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232734v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448675v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00448670v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01143871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>