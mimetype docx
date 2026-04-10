--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -66,3362 +66,3496 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The release of sexual conflict after sex loss is associated with evolutionary changes in gene expression</w:t>
+                <w:t xml:space="preserve">Pea transcriptional and phytohormonal responses to adapted and non-adapted aphid biotypes at early stages of infestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Defendini</w:t>
+                <w:t xml:space="preserve">Rémi Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+                <w:t xml:space="preserve">Marc Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Lameiras</w:t>
+                <w:t xml:space="preserve">Maria K Paulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Baulande</w:t>
+                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 292 (2039), pp.20242631. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.8456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-38098-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928700v1</w:t>
+                <w:t xml:space="preserve">hal-05556722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis reveals candidate molecular pathways involved in pea (Pisum sativum L.) resistance to pea aphid (Acyrthosiphon pisum Harris) biotypes</w:t>
+                <w:t xml:space="preserve">The release of sexual conflict after sex loss is associated with evolutionary changes in gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Ollivier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hélène Defendini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
+                <w:t xml:space="preserve">Sonia Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+                <w:t xml:space="preserve">Sylvain Baulande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.580. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2039), pp.20242631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11742-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165899v1</w:t>
+                <w:t xml:space="preserve">hal-04928700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a viral gene essential for the genome replication of a domesticated endogenous virus in ichneumonid parasitoid wasps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic analysis reveals candidate molecular pathways involved in pea (Pisum sativum L.) resistance to pea aphid (Acyrthosiphon pisum Harris) biotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ange Lorenzi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michael R Strand</w:t>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011980⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11742-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572197v1</w:t>
+                <w:t xml:space="preserve">hal-05165899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic basis of sex loss in the pea aphid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a viral gene essential for the genome replication of a domesticated endogenous virus in ichneumonid parasitoid wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M D Huguet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
+                <w:t xml:space="preserve">Michael R Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-023-09776-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (4), pp.e1011980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484084v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide identification of lncRNAs associated with viral infection in Spodoptera frugiperda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic basis of sex loss in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M D Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jouan</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Ogliastro</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.001827⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bmc Genomics, 25 (1), pp.202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-023-09776-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006610v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masculinization of the X-chromosome in aphid soma and gonads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide identification of lncRNAs associated with viral infection in Spodoptera frugiperda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ogliastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.166⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.001827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999192v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spodoptera littoralis genome mining brings insights on the dynamic of expansion of gustatory receptors in polyphagous noctuidae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Masculinization of the X-chromosome in aphid soma and gonads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Meslin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/g3journal/jkac131⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713321v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptome analysis at the onset of speciation in a mimetic butterfly—The Ithomiini Melinaea marsaeus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spodoptera littoralis genome mining brings insights on the dynamic of expansion of gustatory receptors in polyphagous noctuidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Piron-Prunier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nicolas Montagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.13940⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.jkac131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkac131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381525v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global patterns in genomic diversity underpinning the evolution of insecticide resistance in the aphid crop pest Myzus persicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Saurabh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kumar Saurabh Singh</w:t>
+                <w:t xml:space="preserve">Bartlomiej Troczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erick Cordeiro</w:t>
+                <w:t xml:space="preserve">Adam Pym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Mackisack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (1), pp.847. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-021-02373-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AskoR, A R Package for Easy RNASeq Data Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative transcriptome analysis at the onset of speciation in a mimetic butterfly—The Ithomiini Melinaea marsaeus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piron-Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Persyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+                <w:t xml:space="preserve">Melanie Mcclure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The 1st International Electronic Conference on Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/iece-10646⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (11), pp.1704-1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717074v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteo-Trancriptomic Analyses Reveal a Large Expansion of Metalloprotease-Like Proteins in Atypical Venom Vesicles of the Wasp Meteorus pulchricornis (Braconidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AskoR, A R Package for Easy RNASeq Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Frayssinet</w:t>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins13070502⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of The 1st International Electronic Conference on Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/iece-10646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292170v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional insights from the GC-poor genomes of two aphid parasitoids, &amp;quot;Aphidius ervi&amp;quot; and &amp;quot;Lysiphlebus fabarum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteo-Trancriptomic Analyses Reveal a Large Expansion of Metalloprotease-Like Proteins in Atypical Venom Vesicles of the Wasp Meteorus pulchricornis (Braconidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Dennis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jens Bast</w:t>
+                <w:t xml:space="preserve">Marie Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-6764-0⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (7), pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins13070502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649295v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive selection alone is sufficient for whole genome differentiation at the early stage of speciation process in the fall armyworm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ki Woong Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12862-020-01715-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic architecture of endogenous ichnoviruses reveals distinct evolutionary pathways leading to virus domestication in parasitic wasps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional insights from the GC-poor genomes of two aphid parasitoids, &amp;quot;Aphidius ervi&amp;quot; and &amp;quot;Lysiphlebus fabarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Schrader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice F. Legeai</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rebecca B Dikow</w:t>
+                <w:t xml:space="preserve">Jens Bast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00822-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (Art. 376), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-6764-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918230v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic architecture of endogenous ichnoviruses reveals distinct evolutionary pathways leading to virus domestication in parasitic wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice F. Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo F Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Rispe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arinder Arora</w:t>
+                <w:t xml:space="preserve">Rebecca B Dikow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00822-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190973v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection following Gene Duplication Shapes Recent Genome Evolution in the Pea Aphid Acyrthosiphon pisum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nabity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Marcet-Houben</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+                <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (9), pp.2601-2615. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065353v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Selection following Gene Duplication Shapes Recent Genome Evolution in the Pea Aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Marcet-Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arinder Arora</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (9), pp.2601-2615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917617v1</w:t>
+                <w:t xml:space="preserve">hal-03065353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA interference identifies domesticated viral genes involved in assembly and trafficking of virus-derived particles in ichneumonid wasps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nabity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (12), pp.e1008210. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483831v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for an ichnovirus machinery in parasitoids of coleopteran larvae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">RNA interference identifies domesticated viral genes involved in assembly and trafficking of virus-derived particles in ichneumonid wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 263, pp.189-206. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (12), pp.e1008210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2019.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059774v1</w:t>
+                <w:t xml:space="preserve">hal-02483831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of canine olfaction and receptor diversity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for an ichnovirus machinery in parasitoids of coleopteran larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Quignon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">James Whitfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00335-011-9371-1⟩</w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 263, pp.189-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00643175v1</w:t>
+                <w:t xml:space="preserve">hal-02059774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cAMP and IP3 signaling pathways in HEK293 cells transfected with canine olfactory receptor genes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Genetics of canine olfaction and receptor diversity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jhered/esr033⟩</w:t>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (1-2), pp.132-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00335-011-9371-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00620796v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00643175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of canine olfactory receptors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">cAMP and IP3 signaling pathways in HEK293 cells transfected with canine olfactory receptor genes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Benbernou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Vaysse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dréano</w:t>
+                <w:t xml:space="preserve">Michaëlle Rakotomanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-21⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 Suppl 1, pp.S47-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esr033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00355613v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00620796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA profiles of rat olfactory epithelia: individual and age related variations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity of canine olfactory receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dréano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 10 (1), pp.572. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-572⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 10 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00439670v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00355613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo RNA localization of I factor, a non-LTR retrotransposon, requires a cis-acting signal in ORF2 and ORF1 protein</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">RNA profiles of rat olfactory epithelia: individual and age related variations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gki221⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (1), pp.572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176712v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00439670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In vivo RNA localization of I factor, a non-LTR retrotransposon, requires a cis-acting signal in ORF2 and ORF1 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seleme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Disson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Teninges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (2), pp.776-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gki221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gene Silencing Triggered by Non-LTR Retrotransposons in the Female Germline of Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chambeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bucheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Busseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 164 (2), pp.521-531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/genetics/164.2.521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3431,1300 +3565,1675 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Environmental Cost of Bioinformatics at GenOuest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Siminel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erell Le Deun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéo Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIPAA, Bioinformatics Platform for the Agroecosystems Arthropods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2023 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Plouzané (Brest Métropole), France. pp.1-1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AskoR, an R package for easy RNA-Seq data analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (Jobim)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tours, France. pp.263, 2018, JOBIM2023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02664763.2018.1454894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AskoR, an R package for easy RNA-Seq data analysis illustrated by the analysis of plant/pathogen/microbiote interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masanelli Sylvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (Jobim)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIPAA, Bioinformatics Platform for the Agroecosystems Arthropods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th international workshop on Molecular Biology and Genetics of the Lepidoptera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Kolympari, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIPAA, Bioinformatics Platform for the Agroecosystems Arthropods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Marseille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for key regulators of endogenous viruses replication in ichneumonid wasps through differential gene expression analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Tirlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Entomophagous Insects Conference (IEIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AskoR, A R Package for Easy RNASeq Data Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Plam weevil odorant receptors: Omics, functional characterization, and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Capoduro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECE 2021 - 1st International Electronic Conference on Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Entomology Society of America annual meeting, Entomology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Nov 2023, National Harbor (Maryland), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347665v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The virus particles of Bathyplectes spp., parasitoids of the alfalfa weevil, are related to ichnoviruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The red palm weevil chemical ecology in the OMICS and post-genomic eras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jouan</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Capoduro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Entomophagous Insects Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">Annual meeting of the International Society of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Chemical Ecology, Jul 2023, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463374v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of differentially expressed long non-coding RNAs (lncRNAs) in response to viral infection in S. frugiperda hemocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Red palm weevil omics bring insights into its chemical ecology and the evolution of Coleoptera pheromone receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Capoduro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Workshop on Molecular Biology and Genetics of the Lepidoptera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Kolympari, Greece</w:t>
+              <w:t xml:space="preserve">17th European Symposium for insect taste and olfaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Kristianstadt, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988642v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">AskoR, A R Package for Easy RNASeq Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IECE 2021 - 1st International Electronic Conference on Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/IECE-10646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The virus particles of Bathyplectes spp., parasitoids of the alfalfa weevil, are related to ichnoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James B. Whitfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. International Entomophagous Insects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Perugia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of differentially expressed long non-coding RNAs (lncRNAs) in response to viral infection in S. frugiperda hemocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Ogliastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. International Workshop on Molecular Biology and Genetics of the Lepidoptera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Kolympari, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spodoptera genomes in the BIPAA information system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Management of Destructive Agricultural Pests Spodoptera (Noctuidae)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Chongqing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4734,631 +5243,631 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a viral gene essential for the genome replication of a domesticated endogenous virus in ichneumonid parasitoid wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spodoptera littoralis genome mining brings insights on the dynamic of expansion of gustatory receptors in polyphagous noctuidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional insights from the GC-poor genomes of two aphid parasitoids, &amp;lt;em&amp;gt;Aphidius ervi&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Lysiphlebus fabarum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice B. Dennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel I. Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Schrader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Bast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserved and specific genomic features of endogenous polydnaviruses revealed by whole genome sequencing of two ichneumonid wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo F. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca B. Dikow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic differentiation is initiated without physical linkage among targets of divergent selection in Fall armyworms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ki Woong Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5368,332 +5877,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SfruDB database :Spodoptera frugiperda genome assembly, Version 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ki Woong Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LepidoDB Information system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation de marqueurs génétiques polymorphes (RAPDs) en entomologie évolutive et appliquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Harry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lachaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998, pp.9-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/21686351.1998.12277758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5703,233 +6212,233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des données RNA-seq (RNA-sequencing)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canine olfactory genetics (chap 17)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Quignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Galibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ostrander, E. A., Ruvinsky, A. (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The genetics of the dog</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAB International, pp.375-393, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/9781845939403.0375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6076,51 +6585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Defendini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lameiras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baulande" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2631" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165899v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11742-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572197v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Lorenzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011980" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Huguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09776-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001827" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.166" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713321v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mainet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagn&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac131" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381525v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron-Prunier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcclure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13940" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Saurabh Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cordeiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Troczka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pym" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mackisack" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02373-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iece-10646" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13070502" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dennis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ballesteros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schrader" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bast" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6764-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099735v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Woong Nam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01715-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B Dikow" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00822-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065353v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa110" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008210" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whitfield" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2019.02.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643175v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quignon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Galibert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-011-9371-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4S28QPX1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00620796v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Benbernou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lle Rakotomanga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esr033" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00355613v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dr&#233;ano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-21" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00439670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-572" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seleme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Teninges" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki221" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176743v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chambeyron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bucheton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Busseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/164.2.521" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174309v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Siminel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Le Deun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176786v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720296v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2018.1454894" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720279v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanelli Sylvin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176792v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176797v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290690v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Tirlet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347665v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IECE-10646" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463374v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Whitfield" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988642v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176810v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558930v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706490v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788571v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Dennis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel I. Ballesteros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788577v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F. Santos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B. Dikow" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788771v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154692v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154691v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176767v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lachaise" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21686351.1998.12277758" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318969v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117500v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quignon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galibert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845939403.0375" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K Paulmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38098-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Defendini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lameiras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baulande" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2631" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11742-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Lorenzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011980" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Huguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09776-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001827" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mainet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagn&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac131" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Saurabh Singh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cordeiro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Troczka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pym" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mackisack" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02373-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron-Prunier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcclure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13940" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iece-10646" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13070502" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Woong Nam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01715-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dennis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ballesteros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schrader" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bast" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6764-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918230v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F Santos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B Dikow" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00822-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065353v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa110" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008210" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059774v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whitfield" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2019.02.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Galibert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-011-9371-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4S28QPX1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00620796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Benbernou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lle Rakotomanga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esr033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00355613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dr&#233;ano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-21" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00439670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-572" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176712v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seleme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Teninges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki221" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176743v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chambeyron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bucheton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Busseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/164.2.521" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174309v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Siminel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Le Deun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176786v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2018.1454894" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720279v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanelli Sylvin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176792v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176797v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290690v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Tirlet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567453v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capoduro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567992v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Comte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347665v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IECE-10646" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463374v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Whitfield" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988642v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176810v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706490v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788571v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Dennis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel I. Ballesteros" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788577v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F. Santos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B. Dikow" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788771v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154692v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154691v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176767v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lachaise" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21686351.1998.12277758" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318969v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galibert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845939403.0375" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>