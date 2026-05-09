--- v1 (2026-04-10)
+++ v2 (2026-05-09)
@@ -1168,429 +1168,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global patterns in genomic diversity underpinning the evolution of insecticide resistance in the aphid crop pest Myzus persicae</w:t>
+                <w:t xml:space="preserve">AskoR, A R Package for Easy RNASeq Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kumar Saurabh Singh</w:t>
+                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erick Cordeiro</w:t>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartlomiej Troczka</w:t>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Pym</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joanna Mackisack</w:t>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02373-x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of The 1st International Electronic Conference on Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/iece-10646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313531v1</w:t>
+                <w:t xml:space="preserve">hal-04717074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptome analysis at the onset of speciation in a mimetic butterfly—The Ithomiini Melinaea marsaeus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global patterns in genomic diversity underpinning the evolution of insecticide resistance in the aphid crop pest Myzus persicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Saurabh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Piron-Prunier</w:t>
+                <w:t xml:space="preserve">Erick Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Persyn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Bartlomiej Troczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Mcclure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Meslin</w:t>
+                <w:t xml:space="preserve">Adam Pym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Mackisack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.13940⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02373-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381525v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AskoR, A R Package for Easy RNASeq Data Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative transcriptome analysis at the onset of speciation in a mimetic butterfly—The Ithomiini Melinaea marsaeus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+                <w:t xml:space="preserve">Florence Piron-Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+                <w:t xml:space="preserve">Emma Persyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+                <w:t xml:space="preserve">Melanie Mcclure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The 1st International Electronic Conference on Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (11), pp.1704-1721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/iece-10646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717074v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteo-Trancriptomic Analyses Reveal a Large Expansion of Metalloprotease-Like Proteins in Atypical Venom Vesicles of the Wasp Meteorus pulchricornis (Braconidae)</w:t>
               </w:r>
@@ -1704,295 +1704,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive selection alone is sufficient for whole genome differentiation at the early stage of speciation process in the fall armyworm</w:t>
+                <w:t xml:space="preserve">Functional insights from the GC-poor genomes of two aphid parasitoids, &amp;quot;Aphidius ervi&amp;quot; and &amp;quot;Lysiphlebus fabarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ki Woong Nam</w:t>
+                <w:t xml:space="preserve">Alice Dennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Nhim</w:t>
+                <w:t xml:space="preserve">Gabriel Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Nègre</w:t>
+                <w:t xml:space="preserve">Lukas Schrader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Bast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-020-01715-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (Art. 376), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-6764-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099735v1</w:t>
+                <w:t xml:space="preserve">hal-02649295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional insights from the GC-poor genomes of two aphid parasitoids, &amp;quot;Aphidius ervi&amp;quot; and &amp;quot;Lysiphlebus fabarum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive selection alone is sufficient for whole genome differentiation at the early stage of speciation process in the fall armyworm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Ballesteros</w:t>
+                <w:t xml:space="preserve">Ki Woong Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Nhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lukas Schrader</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Bast</w:t>
+                <w:t xml:space="preserve">Nicolas Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (Art. 376), pp.1-27. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-6764-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-020-01715-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649295v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic architecture of endogenous ichnoviruses reveals distinct evolutionary pathways leading to virus domestication in parasitic wasps</w:t>
               </w:r>
@@ -2017,51 +2017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo F Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca B Dikow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3631,51 +3631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erell Le Deun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéo Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3726,51 +3726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2023 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Plouzané (Brest Métropole), France. pp.1-1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3795,103 +3795,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AskoR, an R package for easy RNA-Seq data analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (Jobim)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tours, France. pp.263, 2018, JOBIM2023. </w:t>
@@ -3929,90 +3929,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AskoR, an R package for easy RNA-Seq data analysis illustrated by the analysis of plant/pathogen/microbiote interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masanelli Sylvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4067,51 +4067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIPAA, Bioinformatics Platform for the Agroecosystems Arthropods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4162,51 +4162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIPAA, Bioinformatics Platform for the Agroecosystems Arthropods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4440,51 +4440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Capoduro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4565,51 +4565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Capoduro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4776,103 +4776,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AskoR, A R Package for Easy RNASeq Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECE 2021 - 1st International Electronic Conference on Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. pp.1-8, </w:t>
@@ -5532,64 +5532,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel I. Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Schrader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Bast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5654,51 +5654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo F. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca B. Dikow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5737,103 +5737,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic differentiation is initiated without physical linkage among targets of divergent selection in Fall armyworms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ki Woong Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5891,64 +5891,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SfruDB database :Spodoptera frugiperda genome assembly, Version 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ki Woong Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6005,51 +6005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6585,51 +6585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K Paulmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38098-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Defendini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lameiras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baulande" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2631" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11742-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Lorenzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011980" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Huguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09776-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001827" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mainet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagn&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac131" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Saurabh Singh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cordeiro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Troczka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pym" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mackisack" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02373-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron-Prunier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcclure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13940" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iece-10646" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13070502" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Woong Nam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01715-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dennis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ballesteros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schrader" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bast" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6764-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918230v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F Santos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B Dikow" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00822-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065353v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa110" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008210" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059774v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whitfield" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2019.02.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Galibert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-011-9371-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4S28QPX1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00620796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Benbernou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lle Rakotomanga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esr033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00355613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dr&#233;ano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-21" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00439670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-572" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176712v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seleme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Teninges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki221" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176743v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chambeyron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bucheton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Busseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/164.2.521" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174309v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Siminel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Le Deun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176786v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2018.1454894" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720279v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanelli Sylvin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176792v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176797v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290690v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Tirlet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567453v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capoduro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567992v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Comte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347665v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IECE-10646" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463374v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Whitfield" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988642v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176810v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706490v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788571v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Dennis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel I. Ballesteros" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788577v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F. Santos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B. Dikow" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788771v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154692v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154691v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176767v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lachaise" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21686351.1998.12277758" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318969v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galibert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845939403.0375" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K Paulmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38098-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Defendini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lameiras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baulande" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2631" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11742-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Lorenzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011980" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Huguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09776-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001827" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mainet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagn&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac131" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iece-10646" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313531v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Saurabh Singh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cordeiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Troczka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pym" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mackisack" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02373-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron-Prunier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcclure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13940" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13070502" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dennis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ballesteros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schrader" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bast" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6764-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Woong Nam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01715-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918230v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F Santos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B Dikow" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00822-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065353v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa110" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008210" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059774v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whitfield" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2019.02.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Galibert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-011-9371-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4S28QPX1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00620796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Benbernou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lle Rakotomanga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esr033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00355613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dr&#233;ano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-21" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00439670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-572" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176712v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seleme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Teninges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki221" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176743v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chambeyron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bucheton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Busseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/164.2.521" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174309v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Siminel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Le Deun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176786v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2018.1454894" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720279v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanelli Sylvin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176792v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176797v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290690v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Tirlet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567453v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capoduro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567992v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Comte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347665v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IECE-10646" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463374v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Whitfield" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988642v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176810v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706490v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788571v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Dennis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel I. Ballesteros" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788577v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F. Santos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B. Dikow" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788771v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154692v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154691v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176767v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lachaise" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21686351.1998.12277758" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318969v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galibert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845939403.0375" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>