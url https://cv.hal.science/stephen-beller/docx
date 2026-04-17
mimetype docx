--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -1829,160 +1829,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D high-resolution imaging of lithospheric VP, VS, and density structure in the Alps using full-waveform inversion of the teleseismic P waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najmieh Mohammadi</w:t>
+                <w:t xml:space="preserve">3D frequency-domain FWI of full-azimuth/long-offset OBN data - The Gorgon-data FWI case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13742⟩</w:t>
+              <w:t xml:space="preserve">84th EAGE Annual Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vienna, Austria. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.2023101186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920858v1</w:t>
+                <w:t xml:space="preserve">hal-04920848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary 3D isotropic full-waveform inversion model of the Alpine lithosphere from assimilation of AlpArray teleseismic body waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2014,845 +2031,828 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D frequency-domain FWI of full-azimuth/long-offset OBN data - The Gorgon-data FWI case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D high-resolution imaging of lithospheric VP, VS, and density structure in the Alps using full-waveform inversion of the teleseismic P waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najmieh Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Operto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">84th EAGE Annual Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Vienna, Austria. pp.1-5, </w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.2023101186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920848v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the Limits of 3D Frequency-Domain FWI with the 2015/2016 OBN Gorgon Dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-parameter high-resolution lithospheric imaging by source-independent full-waveform inversion of teleseismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guust Nolet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85th EAGE Annual Conference &amp; Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Fancisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920840v1</w:t>
+                <w:t xml:space="preserve">hal-04920886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Elastic Full Waveform Inversion of Teleseismic Data for High-resolution Ospheric Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pushing the Limits of 3D Frequency-Domain FWI with the 2015/2016 OBN Gorgon Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guust Nolet</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th EAGE Conference and Exhibition 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413203⟩</w:t>
+              <w:t xml:space="preserve">85th EAGE Annual Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202410800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009483v1</w:t>
+                <w:t xml:space="preserve">hal-04920840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing resolution of lithospheric images by full-waveform inversion of teleseismic data</w:t>
+                <w:t xml:space="preserve">3D Elastic Full Waveform Inversion of Teleseismic Data for High-resolution Ospheric Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guust Nolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Paul</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">77th EAGE Conference and Exhibition 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920889v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Discontinuous Galerkin Elastic Modeling Based upon a Grid Injection Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing resolution of lithospheric images by full-waveform inversion of teleseismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Virieux</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guust Nolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th EAGE Conference and Exhibition 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920833v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-parameter high-resolution lithospheric imaging by source-independent full-waveform inversion of teleseismic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Discontinuous Galerkin Elastic Modeling Based upon a Grid Injection Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Monteiller</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">77th EAGE Conference and Exhibition 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920886v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total-Field Technique for 3-D Modeling of Short Period Teleseismic Waves</w:t>
               </w:r>
@@ -3002,51 +3002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guust Nolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3360,51 +3360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caiza-Grijalva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle44050374.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154991v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Aghamiry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoshan Guo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0758.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle42030173.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Langer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Hirakawa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Tromp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiancheng Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Lei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab375" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03520515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sylvander" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villase&#241;or" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi D&#237;az" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sawade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac280" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021049v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Plazolles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa570" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989587v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Giraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Ogarko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa414" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988737v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa069" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726968v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteiller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx480" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx216" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmieh Mohammadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21544" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2024101694" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13742" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920864v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6772" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amestoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2023101186" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920840v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410800" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920889v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413293" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nissen-Meyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tago Pacheco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01622335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017AZUR4007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caiza-Grijalva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle44050374.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154991v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Aghamiry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoshan Guo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0758.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle42030173.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Langer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Hirakawa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Tromp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiancheng Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Lei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab375" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03520515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sylvander" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villase&#241;or" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi D&#237;az" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sawade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac280" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021049v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Plazolles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa570" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989587v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Giraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Ogarko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa414" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988737v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa069" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726968v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteiller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx480" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx216" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmieh Mohammadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21544" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2024101694" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920848v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amestoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2023101186" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6772" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920858v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13742" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410800" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413203" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413293" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nissen-Meyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tago Pacheco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01622335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017AZUR4007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>