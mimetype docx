--- v1 (2026-04-17)
+++ v2 (2026-05-31)
@@ -1829,278 +1829,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D frequency-domain FWI of full-azimuth/long-offset OBN data - The Gorgon-data FWI case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary 3D isotropic full-waveform inversion model of the Alpine lithosphere from assimilation of AlpArray teleseismic body waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najmieh Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Operto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">84th EAGE Annual Conference &amp; Exhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.2023101186⟩</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920848v1</w:t>
+                <w:t xml:space="preserve">hal-04920864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary 3D isotropic full-waveform inversion model of the Alpine lithosphere from assimilation of AlpArray teleseismic body waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D frequency-domain FWI of full-azimuth/long-offset OBN data - The Gorgon-data FWI case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">84th EAGE Annual Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vienna, Austria. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.2023101186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920864v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D high-resolution imaging of lithospheric VP, VS, and density structure in the Alps using full-waveform inversion of the teleseismic P waves</w:t>
               </w:r>
@@ -2324,77 +2324,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushing the Limits of 3D Frequency-Domain FWI with the 2015/2016 OBN Gorgon Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3360,51 +3360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caiza-Grijalva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle44050374.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154991v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Aghamiry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoshan Guo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0758.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle42030173.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Langer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Hirakawa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Tromp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiancheng Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Lei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab375" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03520515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sylvander" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villase&#241;or" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi D&#237;az" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sawade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac280" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021049v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Plazolles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa570" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989587v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Giraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Ogarko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa414" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988737v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa069" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726968v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteiller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx480" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx216" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmieh Mohammadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21544" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2024101694" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920848v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amestoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2023101186" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6772" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920858v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13742" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410800" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413203" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413293" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nissen-Meyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tago Pacheco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01622335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017AZUR4007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caiza-Grijalva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle44050374.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154991v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Aghamiry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoshan Guo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0758.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle42030173.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Langer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Hirakawa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Tromp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiancheng Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Lei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab375" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03520515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sylvander" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villase&#241;or" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi D&#237;az" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sawade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac280" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021049v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Plazolles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa570" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989587v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Giraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Ogarko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa414" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988737v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa069" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726968v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteiller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx480" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx216" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmieh Mohammadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21544" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2024101694" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920864v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6772" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920848v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amestoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2023101186" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920858v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13742" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410800" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413203" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413293" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nissen-Meyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tago Pacheco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01622335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017AZUR4007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>