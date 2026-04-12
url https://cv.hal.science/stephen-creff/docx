--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephen Creff </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Cyber-by-Design Security for Digital Twins: Implementing Zero Trust Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Choubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Letailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Bajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IEEE International Conference on Advanced Communications Technology (ICACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Global IT Research Institute (GiRI), Feb 2026, Pyeongchang, Gangwon-do, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor placement optimization for leak detection in a gas system installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mantissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud-Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Computational Mechanics &amp; 10th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation tool for leak detection of gas pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mantissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud-Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFEMS Eastern Europe Conference 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Budapast, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin approach for diagnosing leaks in gas system installations using synthetic data and a simplified physical leakage model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mantissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud-Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on SHM – EWSHM 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Engineering of AI Evaluation and Scoring: Overview and Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hallensleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Verification and Validation in the Light of Systems, Software, and AI Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Silande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of Japan Society of Automotive Engineers (JSAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Framework for Uncertainty Management in Industrial Digital Twins to Enhance Reliability, Robustness and Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthayna El Bouzaidi Tiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Anwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DigiTwin 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digital Twin-Based Approach with a System-Agnostic Integration Method to Enable Intelligence Capabilities and What-If Scenario Orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seo Sin-Seok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Collaboration and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurance Cases to face the complexity of ML-based systems verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Conejo Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Id Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time System Congress, ERTS'24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588599v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Industrial Digital Twins: Towards An Open Platform Aligned with Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing behavioral modeling in Systems and Safety Model-Based Engineerings and their overlap for consistency checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference (ESREL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. pp.265-272, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_R08-02-385-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Facilities for Modeling and Synthesis of Architectures for Resource Allocation Problem in Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Le Noir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Madelénat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 24th ACM International Systems and Software Product Line Conference (SPLC ’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3382025.3414963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLaS: A Framework for Traceability Links Recovery Combining Information Retrieval and Semi-supervised Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Effa Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bendraou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23RD IEEE INTERNATIONAL EDOC CONFERENCE - THE ENTERPRISE COMPUTING CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantic-Aware Collaborations in Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Effa Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Asia-Pacific Software Engineering Conference (APSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLiMoS, a DSML to Reify Semantics Relationships: An Application to Model-Based Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Product Line Evolution: an Incremental Growing by Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Software Product Line Conference SPLC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, El Salvador. pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une organisation des Lignes de Produits Logiciels autour d'un motif architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships in Variability Modeling Approaches: A Survey and Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème journée Lignes de Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Formalization for Model-Based Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong Kong SAR China. pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Feature Models & Relationships in a Model-Based Product Line Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes de produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la formalisation de contextes et d'exigences pour la validation formelle de logiciels embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Raji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'10), Poitiers-Futuroscope, 09-11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poitiers, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Context Descriptions and Property Definition Patterns for Software Formal Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Raji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems (Models'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, United States. pp.438-452, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04425-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRTwin4Industry: Empowering Industrial Digital Twins with XR and Instruction System - A Framework for Standardization and Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Lacheroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.108476. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2026.108476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Systems Synthesis approach to set and solve a deployment problem of software functions on a heterogeneous embedded hardware architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Noir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Madelénat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2025.3564655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JNI5 – Digital Twins for Assessing, Managing, and Improving the R3 of Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthayna El Bouzaidi Tiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Anwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Digital Twin Design &amp; Operations (DTD&amp;O)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation de la variabilité multidimensionnelle pour une évolution incrémentale des lignes de produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université de Rennes, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013REN1S142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00926119v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephen Creff </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Cyber-by-Design Security for Digital Twins: Implementing Zero Trust Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Choubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Letailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Bajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IEEE International Conference on Advanced Communications Technology (ICACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Global IT Research Institute (GiRI), Feb 2026, Pyeongchang, Gangwon-do, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor placement optimization for leak detection in a gas system installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mantissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud-Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Computational Mechanics &amp; 10th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation tool for leak detection of gas pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mantissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud-Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFEMS Eastern Europe Conference 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Budapast, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin approach for diagnosing leaks in gas system installations using synthetic data and a simplified physical leakage model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mantissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud-Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on SHM – EWSHM 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Engineering of AI Evaluation and Scoring: Overview and Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hallensleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Framework for Uncertainty Management in Industrial Digital Twins to Enhance Reliability, Robustness and Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthayna El Bouzaidi Tiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Anwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DigiTwin 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Verification and Validation in the Light of Systems, Software, and AI Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Silande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of Japan Society of Automotive Engineers (JSAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digital Twin-Based Approach with a System-Agnostic Integration Method to Enable Intelligence Capabilities and What-If Scenario Orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seo Sin-Seok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Collaboration and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurance Cases to face the complexity of ML-based systems verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Conejo Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Id Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time System Congress, ERTS'24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588599v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Industrial Digital Twins: Towards An Open Platform Aligned with Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing behavioral modeling in Systems and Safety Model-Based Engineerings and their overlap for consistency checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference (ESREL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. pp.265-272, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_R08-02-385-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Facilities for Modeling and Synthesis of Architectures for Resource Allocation Problem in Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Le Noir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Madelénat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 24th ACM International Systems and Software Product Line Conference (SPLC ’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3382025.3414963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLaS: A Framework for Traceability Links Recovery Combining Information Retrieval and Semi-supervised Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Effa Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bendraou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23RD IEEE INTERNATIONAL EDOC CONFERENCE - THE ENTERPRISE COMPUTING CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantic-Aware Collaborations in Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Effa Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Asia-Pacific Software Engineering Conference (APSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLiMoS, a DSML to Reify Semantics Relationships: An Application to Model-Based Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Product Line Evolution: an Incremental Growing by Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Software Product Line Conference SPLC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, El Salvador. pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships in Variability Modeling Approaches: A Survey and Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème journée Lignes de Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une organisation des Lignes de Produits Logiciels autour d'un motif architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Formalization for Model-Based Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong Kong SAR China. pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Feature Models & Relationships in a Model-Based Product Line Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes de produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la formalisation de contextes et d'exigences pour la validation formelle de logiciels embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Raji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'10), Poitiers-Futuroscope, 09-11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poitiers, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Context Descriptions and Property Definition Patterns for Software Formal Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Raji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems (Models'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, United States. pp.438-452, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04425-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRTwin4Industry: Empowering Industrial Digital Twins with XR and Instruction System - A Framework for Standardization and Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Lacheroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 182, pp.108476. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2026.108476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Systems Synthesis approach to set and solve a deployment problem of software functions on a heterogeneous embedded hardware architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Noir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Madelénat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2025.3564655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JNI5 – Digital Twins for Assessing, Managing, and Improving the R3 of Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthayna El Bouzaidi Tiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Anwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Digital Twin Design &amp; Operations (DTD&amp;O)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation de la variabilité multidimensionnelle pour une évolution incrémentale des lignes de produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université de Rennes, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013REN1S142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00926119v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Choubik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Belfadel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Letailleur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bajan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Creff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mantissa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brissaud-Delord" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chevallereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sohier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hallensleben" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Streiff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbedienne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Silande" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthayna El Bouzaidi Tiali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kallel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Brunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seo Sin-Seok" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588599v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mussot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chenevier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Conejo Laguna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Id Messaoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776835v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batteux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R08-02-385-cd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Le Noir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lenormand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Madel&#233;nat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382025.3414963" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201469v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Effa Bella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wouters" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00738772v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00704312v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mon&#233;gier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00771748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00773497v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00676780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pillain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Raji" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04425-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05559333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Lacheroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2026.108476" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057537v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Noir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2025.3564655" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00926119v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S142" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Choubik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Belfadel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Letailleur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bajan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Creff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mantissa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brissaud-Delord" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chevallereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sohier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hallensleben" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Streiff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthayna El Bouzaidi Tiali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kallel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbedienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Silande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Brunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seo Sin-Seok" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588599v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mussot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chenevier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Conejo Laguna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Id Messaoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776835v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batteux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R08-02-385-cd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Le Noir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lenormand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Madel&#233;nat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382025.3414963" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201469v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Effa Bella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wouters" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00738772v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00771748v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00704312v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mon&#233;gier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00773497v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00676780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pillain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Raji" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04425-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05559333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Lacheroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2026.108476" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057537v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Noir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2025.3564655" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00926119v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S142" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>