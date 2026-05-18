--- v1 (2026-04-12)
+++ v2 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephen Creff </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Cyber-by-Design Security for Digital Twins: Implementing Zero Trust Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Choubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Letailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Bajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IEEE International Conference on Advanced Communications Technology (ICACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Global IT Research Institute (GiRI), Feb 2026, Pyeongchang, Gangwon-do, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor placement optimization for leak detection in a gas system installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mantissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud-Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Computational Mechanics &amp; 10th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation tool for leak detection of gas pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mantissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud-Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFEMS Eastern Europe Conference 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Budapast, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin approach for diagnosing leaks in gas system installations using synthetic data and a simplified physical leakage model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mantissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud-Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on SHM – EWSHM 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Engineering of AI Evaluation and Scoring: Overview and Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hallensleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Framework for Uncertainty Management in Industrial Digital Twins to Enhance Reliability, Robustness and Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthayna El Bouzaidi Tiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Anwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DigiTwin 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Verification and Validation in the Light of Systems, Software, and AI Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Silande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of Japan Society of Automotive Engineers (JSAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digital Twin-Based Approach with a System-Agnostic Integration Method to Enable Intelligence Capabilities and What-If Scenario Orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seo Sin-Seok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Collaboration and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurance Cases to face the complexity of ML-based systems verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Conejo Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Id Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time System Congress, ERTS'24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588599v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Industrial Digital Twins: Towards An Open Platform Aligned with Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing behavioral modeling in Systems and Safety Model-Based Engineerings and their overlap for consistency checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference (ESREL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. pp.265-272, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_R08-02-385-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Facilities for Modeling and Synthesis of Architectures for Resource Allocation Problem in Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Le Noir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Madelénat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 24th ACM International Systems and Software Product Line Conference (SPLC ’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3382025.3414963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLaS: A Framework for Traceability Links Recovery Combining Information Retrieval and Semi-supervised Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Effa Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bendraou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23RD IEEE INTERNATIONAL EDOC CONFERENCE - THE ENTERPRISE COMPUTING CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantic-Aware Collaborations in Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Effa Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Asia-Pacific Software Engineering Conference (APSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLiMoS, a DSML to Reify Semantics Relationships: An Application to Model-Based Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Product Line Evolution: an Incremental Growing by Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Software Product Line Conference SPLC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, El Salvador. pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships in Variability Modeling Approaches: A Survey and Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème journée Lignes de Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une organisation des Lignes de Produits Logiciels autour d'un motif architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Formalization for Model-Based Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong Kong SAR China. pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Feature Models & Relationships in a Model-Based Product Line Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes de produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la formalisation de contextes et d'exigences pour la validation formelle de logiciels embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Raji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'10), Poitiers-Futuroscope, 09-11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poitiers, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Context Descriptions and Property Definition Patterns for Software Formal Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Raji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems (Models'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, United States. pp.438-452, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04425-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRTwin4Industry: Empowering Industrial Digital Twins with XR and Instruction System - A Framework for Standardization and Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Lacheroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 182, pp.108476. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2026.108476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Systems Synthesis approach to set and solve a deployment problem of software functions on a heterogeneous embedded hardware architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Noir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Madelénat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2025.3564655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JNI5 – Digital Twins for Assessing, Managing, and Improving the R3 of Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthayna El Bouzaidi Tiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Anwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Digital Twin Design &amp; Operations (DTD&amp;O)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation de la variabilité multidimensionnelle pour une évolution incrémentale des lignes de produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université de Rennes, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013REN1S142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00926119v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephen Creff </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin approach for diagnosing leaks in gas system installations using synthetic data and a simplified physical leakage model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mantissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud-Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on SHM – EWSHM 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Cyber-by-Design Security for Digital Twins: Implementing Zero Trust Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Choubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Letailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Bajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IEEE International Conference on Advanced Communications Technology (ICACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Global IT Research Institute (GiRI), Feb 2026, Pyeongchang, Gangwon-do, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation tool for leak detection of gas pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mantissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud-Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFEMS Eastern Europe Conference 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Budapast, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor placement optimization for leak detection in a gas system installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mantissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud-Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Computational Mechanics &amp; 10th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Engineering of AI Evaluation and Scoring: Overview and Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hallensleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Framework for Uncertainty Management in Industrial Digital Twins to Enhance Reliability, Robustness and Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthayna El Bouzaidi Tiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Anwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DigiTwin 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Verification and Validation in the Light of Systems, Software, and AI Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Silande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of Japan Society of Automotive Engineers (JSAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digital Twin-Based Approach with a System-Agnostic Integration Method to Enable Intelligence Capabilities and What-If Scenario Orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seo Sin-Seok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Collaboration and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurance Cases to face the complexity of ML-based systems verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Conejo Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Id Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time System Congress, ERTS'24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588599v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Industrial Digital Twins: Towards An Open Platform Aligned with Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing behavioral modeling in Systems and Safety Model-Based Engineerings and their overlap for consistency checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference (ESREL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. pp.265-272, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_R08-02-385-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Facilities for Modeling and Synthesis of Architectures for Resource Allocation Problem in Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Le Noir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Madelénat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 24th ACM International Systems and Software Product Line Conference (SPLC ’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3382025.3414963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLaS: A Framework for Traceability Links Recovery Combining Information Retrieval and Semi-supervised Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Effa Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bendraou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23RD IEEE INTERNATIONAL EDOC CONFERENCE - THE ENTERPRISE COMPUTING CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantic-Aware Collaborations in Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Effa Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Asia-Pacific Software Engineering Conference (APSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLiMoS, a DSML to Reify Semantics Relationships: An Application to Model-Based Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Product Line Evolution: an Incremental Growing by Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Software Product Line Conference SPLC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, El Salvador. pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships in Variability Modeling Approaches: A Survey and Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème journée Lignes de Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une organisation des Lignes de Produits Logiciels autour d'un motif architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Formalization for Model-Based Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong Kong SAR China. pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Feature Models & Relationships in a Model-Based Product Line Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes de produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la formalisation de contextes et d'exigences pour la validation formelle de logiciels embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Raji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'10), Poitiers-Futuroscope, 09-11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poitiers, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Context Descriptions and Property Definition Patterns for Software Formal Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Raji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems (Models'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, United States. pp.438-452, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04425-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRTwin4Industry: Empowering Industrial Digital Twins with XR and Instruction System - A Framework for Standardization and Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Lacheroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 182, pp.108476. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2026.108476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Systems Synthesis approach to set and solve a deployment problem of software functions on a heterogeneous embedded hardware architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Noir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Madelénat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2025.3564655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JNI5 – Digital Twins for Assessing, Managing, and Improving the R3 of Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthayna El Bouzaidi Tiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Anwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Digital Twin Design &amp; Operations (DTD&amp;O)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation de la variabilité multidimensionnelle pour une évolution incrémentale des lignes de produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université de Rennes, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013REN1S142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00926119v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Choubik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Belfadel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Letailleur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bajan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Creff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mantissa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brissaud-Delord" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chevallereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sohier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hallensleben" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Streiff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthayna El Bouzaidi Tiali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kallel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbedienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Silande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Brunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seo Sin-Seok" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588599v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mussot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chenevier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Conejo Laguna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Id Messaoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776835v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batteux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R08-02-385-cd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Le Noir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lenormand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Madel&#233;nat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382025.3414963" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201469v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Effa Bella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wouters" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00738772v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00771748v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00704312v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mon&#233;gier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00773497v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00676780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pillain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Raji" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04425-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05559333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Lacheroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2026.108476" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057537v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Noir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2025.3564655" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00926119v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S142" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mantissa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Creff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brissaud-Delord" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chevallereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305081v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Choubik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Belfadel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Letailleur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bajan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sohier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hallensleben" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Streiff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthayna El Bouzaidi Tiali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kallel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbedienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Silande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Brunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seo Sin-Seok" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588599v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mussot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chenevier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Conejo Laguna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Id Messaoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776835v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batteux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R08-02-385-cd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Le Noir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lenormand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Madel&#233;nat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382025.3414963" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201469v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Effa Bella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wouters" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00738772v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00771748v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00704312v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mon&#233;gier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00773497v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00676780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pillain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Raji" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04425-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05559333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Lacheroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2026.108476" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057537v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Noir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2025.3564655" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00926119v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S142" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>