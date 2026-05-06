--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -1003,295 +1003,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and relationships of the liver fluke &amp;lt;i&amp;gt;Fasciola hepatica&amp;lt;/i&amp;gt; (Trematoda) with native and introduced definitive and intermediate hosts</w:t>
+                <w:t xml:space="preserve">No pre-zygotic isolation mechanisms between Schistosoma haematobium and Schistosoma bovis parasites: From mating interactions to differential gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Vázquez</w:t>
+                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Sabourin</w:t>
+                <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Alda</w:t>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Leray</w:t>
+                <w:t xml:space="preserve">Marta Reguera-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mulero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.13882⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (5), pp.e0009363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655458v1</w:t>
+                <w:t xml:space="preserve">hal-03255515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No pre-zygotic isolation mechanisms between Schistosoma haematobium and Schistosoma bovis parasites: From mating interactions to differential gene expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity and relationships of the liver fluke &amp;lt;i&amp;gt;Fasciola hepatica&amp;lt;/i&amp;gt; (Trematoda) with native and introduced definitive and intermediate hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
+                <w:t xml:space="preserve">Emeline Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
+                <w:t xml:space="preserve">Pilar Alda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Clémentine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Reguera-Gomez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephen Mulero</w:t>
+                <w:t xml:space="preserve">Carole Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (5), pp.e0009363. </w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (4), pp.2274-2286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tbed.13882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255515v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malacological survey in a bottle of water: a comparative study between manual sampling and environmental DNA metabarcoding approaches</w:t>
               </w:r>
@@ -1539,291 +1539,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological surveillance of schistosomiasis outbreak in Corsica (France): Are animal reservoir hosts implicated in local transmission?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent establishment of a tropical disease in Europe: the preadaptation of schistosomes to overwinter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mulero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Oleaga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier REY</w:t>
+                <w:t xml:space="preserve">Nathalie Arancibia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Polack</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santiago S. Mas-Coma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007543⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3635-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179171v1</w:t>
+                <w:t xml:space="preserve">hal-02264109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent establishment of a tropical disease in Europe: the preadaptation of schistosomes to overwinter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephen Mulero</w:t>
+                <w:t xml:space="preserve">Epidemiological surveillance of schistosomiasis outbreak in Corsica (France): Are animal reservoir hosts implicated in local transmission?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Oleaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arancibia</w:t>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago S. Mas-Coma</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, pp.379. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (6), pp.e0007543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-019-3635-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264109v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapid diagnostic multiplex PCR approach for xenomonitoring of human and animal schistosomiasis in a ‘One Health’ context</w:t>
               </w:r>
@@ -2391,77 +2391,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No pre-zygotic isolation mechanisms between Schistosoma haematobium and Schistosoma bovis parasites: from mating interactions to differential gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Reguera-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2542,64 +2542,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oleaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2991,51 +2991,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D8B35D9"/>
+    <w:nsid w:val="40AA5513"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3222,51 +3222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephen-mulero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0853-0730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihpe.univ-perp.fr/ihpe-mulero-stephen/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05428613v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bylemans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Besnard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Chardon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70219" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121357v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara L&#243;pez&#8208;rojo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Singer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Diamond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008369" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370436v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mollier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunsler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mulero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01218-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05705-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fert&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Doberva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.273" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hammoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Verschuren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13492" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio V&#225;zquez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sabourin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13882" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mathieu-B&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera-Gomez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009363" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Zimmerman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01428" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Foata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.53" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oleaga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007543" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264109v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arancibia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S. Mas-Coma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3635-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281277v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Schols" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Carolus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspire Mudavanhu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trz067" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ramalli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold No&#235;l&#8309;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Chiappini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Vincent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2018.23.4.18-00017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976641v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portela" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888136v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera-G&#243;mez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890272v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oleaga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894703v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03117259v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PERP0023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephen-mulero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0853-0730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihpe.univ-perp.fr/ihpe-mulero-stephen/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05428613v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bylemans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Besnard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Chardon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70219" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121357v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara L&#243;pez&#8208;rojo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Singer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Diamond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008369" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370436v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mollier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunsler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mulero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01218-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05705-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fert&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Doberva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.273" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hammoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Verschuren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13492" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mathieu-B&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera-Gomez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009363" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio V&#225;zquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sabourin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13882" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Zimmerman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01428" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Foata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.53" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arancibia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S. Mas-Coma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3635-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oleaga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007543" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281277v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Schols" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Carolus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspire Mudavanhu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trz067" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ramalli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold No&#235;l&#8309;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Chiappini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Vincent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2018.23.4.18-00017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976641v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portela" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888136v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera-G&#243;mez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890272v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oleaga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894703v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03117259v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PERP0023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>