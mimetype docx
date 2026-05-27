--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -203,295 +203,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laying Down the Foundations for Qualitative and Quantitative Freshwater Zooplankton Metabarcoding Surveys</w:t>
+                <w:t xml:space="preserve">Alternating Drying and Flowing Phases Control Stream Metabolism Through Short‐ and Long‐Term Effects: Insights From a River Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Bylemans</w:t>
+                <w:t xml:space="preserve">Naiara López‐rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Azam</w:t>
+                <w:t xml:space="preserve">Romain Sarremejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐laure Besnard</w:t>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blanchet</w:t>
+                <w:t xml:space="preserve">Gabriel Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Chardon</w:t>
+                <w:t xml:space="preserve">Jacob Diamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (6), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (3), pp.e2024JG008369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/edn3.70219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JG008369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05428613v1</w:t>
+                <w:t xml:space="preserve">hal-05121357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternating Drying and Flowing Phases Control Stream Metabolism Through Short‐ and Long‐Term Effects: Insights From a River Network</w:t>
+                <w:t xml:space="preserve">Laying Down the Foundations for Qualitative and Quantitative Freshwater Zooplankton Metabarcoding Surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naiara López‐rojo</w:t>
+                <w:t xml:space="preserve">Jonas Bylemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sarremejane</w:t>
+                <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+                <w:t xml:space="preserve">Anne‐laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Singer</w:t>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Diamond</w:t>
+                <w:t xml:space="preserve">Cecile Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (3), pp.e2024JG008369. </w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JG008369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/edn3.70219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121357v1</w:t>
+                <w:t xml:space="preserve">hal-05428613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest management and former land use have no effect on soil fungal diversity in uneven-aged mountain high forests</w:t>
               </w:r>
@@ -2991,51 +2991,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40AA5513"/>
+    <w:nsid w:val="5146A958"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3222,51 +3222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephen-mulero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0853-0730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihpe.univ-perp.fr/ihpe-mulero-stephen/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05428613v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bylemans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Besnard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Chardon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70219" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121357v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara L&#243;pez&#8208;rojo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Singer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Diamond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008369" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370436v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mollier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunsler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mulero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01218-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05705-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fert&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Doberva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.273" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hammoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Verschuren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13492" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mathieu-B&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera-Gomez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009363" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio V&#225;zquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sabourin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13882" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Zimmerman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01428" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Foata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.53" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arancibia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S. Mas-Coma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3635-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oleaga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007543" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281277v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Schols" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Carolus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspire Mudavanhu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trz067" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ramalli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold No&#235;l&#8309;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Chiappini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Vincent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2018.23.4.18-00017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976641v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portela" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888136v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera-G&#243;mez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890272v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oleaga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894703v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03117259v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PERP0023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephen-mulero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0853-0730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihpe.univ-perp.fr/ihpe-mulero-stephen/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121357v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara L&#243;pez&#8208;rojo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Singer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Diamond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008369" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05428613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bylemans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Besnard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Chardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70219" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370436v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mollier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunsler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mulero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01218-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05705-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fert&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Doberva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.273" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hammoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Verschuren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13492" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mathieu-B&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera-Gomez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009363" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio V&#225;zquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sabourin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13882" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Zimmerman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01428" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Foata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.53" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arancibia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S. Mas-Coma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3635-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oleaga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007543" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281277v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Schols" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Carolus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspire Mudavanhu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trz067" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ramalli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold No&#235;l&#8309;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Chiappini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Vincent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2018.23.4.18-00017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976641v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portela" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888136v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera-G&#243;mez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890272v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oleaga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894703v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03117259v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PERP0023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>