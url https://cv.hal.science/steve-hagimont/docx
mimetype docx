--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -852,50 +852,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04205462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La question écologique dans les mobilisations de l'ESR : jalons pour une histoire immédiate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48, pp.117-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sports d'hiver dans les Pyrénées à la croisée des enjeux politiques, économiques et environnementaux (du début du XXè siècle à nos jours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -907,171 +1002,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51, pp.5-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.7383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/soe.7383⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04396746v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03117076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts à l'épreuve du tourisme. Deux siècles d'interactions dans les Pyrénées (XIXe siècle-années 1960)</w:t>
               </w:r>
@@ -2581,3568 +2581,3568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tourist Development, Modernization and Search for Authenticity in the Pyrenees (around 1880-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture and Memory from 1880 until 1940: The Role of Tourism in Shaping the European Culture and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Social Science History Congress, Apr 2023, Göteborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Destruction animales et végétales: la perte comme facteur de patrimonialisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Pertes patrimoniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graduate School Humanités Sciences du patrimoine, Université Paris-Saclay, Jan 2023, Guyancourt, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open the Access to the Winter Sports: The Choice of the Road (France, between 1930s and 1960s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Society for Environmental History Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Panel Environmental History of Mountains Roads, Aug 2023, Berne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du passé faire table rase? L'histoire à l'heure des changements globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Centre d'Alembert: Va-t-on faire de la recherche scientifique autrement?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, Mar 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'essor du tourisme dans les Pyrénées (XIXe-XXe siècles). Enjeux sociaux, politiques et écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'ITEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Mar 2023, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, European Social Science History Congress, Apr 2023, Göteborg, Sweden</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écologie divise et recompose. Une histoire des luttes sociales et environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'espace des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Feb 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Graduate School Humanités Sciences du patrimoine, Université Paris-Saclay, Jan 2023, Guyancourt, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des eaux locales et transnationales? Regards sur la mondialisation thermale au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Transatlantic Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INHA, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Panel Environmental History of Mountains Roads, Aug 2023, Berne, Switzerland</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme et industrialisation dans les Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude sur les conséquences environnementales de l'industrialisation dans les Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNITA, ITEM, Université de Pau et des Pays de l'Adour, Jul 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse, Feb 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire l'histoire des luttes environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international d'Histoire environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LUMA, Aug 2022, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INHA, Jan 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La neige, entre nature et culture. Perspectives pour une histoire des sports d'hiver au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Histoire environnementale: débats et recherches en cours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche historique-GREHN, EHESS, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UNITA, ITEM, Université de Pau et des Pays de l'Adour, Jul 2022, Pau, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'introduction aux Humanités environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Museum national d'histoire naturelle, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LUMA, Aug 2022, Arles, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ateliers d’écologie politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Recherches interdisciplinaires sur les transitions écologiques et le changement climatique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau national des Maisons des sciences de l’homme (RnMSH) du CNRS, Oct 2022, Paris, MSH Paris Nord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04595658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire des luttes pour l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Retour aux sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives nationales, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental Externalities of the Tourist Growth: Criticizing tourism, measuring its impact and proposing solutions since the end of 19th century in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The contribution of tourism to the economic development of the 20th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Economic History Congress, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Ateliers d'écologie politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Recherches interdisciplinaires sur les transitions écologiques et sur le changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau national des Maisons des sciences de l'Homme, MSH Paris-Nord, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imprévisible nature du tourisme. Valoriser la montagne et maîtriser ses aléas pour développer le tourisme (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du groupe de recherche Penser pour et par le tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Apr 2022, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme et patrimonialisation de la nature : perspectives montagnardes (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Nature du patrimoine, Patrimoine naturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Panthéon Sorbonne, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Ateliers d'écologie politique: pour des sciences impliquées et partagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tantet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'Institut des transitions environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Mar 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire des luttes environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du groupe de travail Empreinte écologique de l'UMR LSCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, CNRS, CEA, Dec 2021, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en tourisme des régions de montagne au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'histoire environnementale de la France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi ``Montagne'' (9 janvier 1985). A la recherche d'une justice sociale et environnementale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du projet de recherche Pour une sociohistoire du droit de l'environnement, de la loi sur la protection de la nature de 1976 à la Charte de l'environnement de 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Paris Saclay, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concéder la nature touristique au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature sous contrat. Concessions, histoire et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se mobiliser pour l'environnement, perspectives historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vrignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Ambroise-Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études Fin du monde, fin du mois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemin de fer et tourisme : d'une modalité d'industrialisation des paysages à la défense d'un service public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Groupe Passé, présent, mobilités, "Tourisme et mobilités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Not set, Sep 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des eaux thermales dans les politiques de développement territorial (Pyrénées, première moitié du XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Thermalisme et politique (XVIIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARCA, Université de Paris, Mar 2021, Vichy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les installations agricoles dans le haut-Vicdessos : une analyse par le prisme du bien vivre - Programme INSTAGRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salaméro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gambino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire culturelle et sociale de la prophylaxie montagnarde (XIXe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Alpes, images, sociétés. Thermalisme, santé et territoires de montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARHRA, Mar 2020, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aménagement touristique de la montagne: un acte de représentation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Thermalisme, montagne et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Jan 2020, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hôtelleries de montagne: à l'articulation des activités individuelles, des enjeux urbanistiques collectifs et de l'évolution du marché touristique (Pyrénées, XIXe siècle-années 1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d'histoire des entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès international d'histoire des entreprises, Sep 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage politique du patrimoine naturel. Retour sur les résistances à la création d'un parc national (Ariège, 1964-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Patrimoines et patrimonialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHCSC, Ministère de la Culture, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du thermalisme aux sports d'hiver, les relations ambivalentes entre tourisme et forêts en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude La forêt ludique : tourisme et loisirs sylvestre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'histoire des forêts françaises, Université Paris-Sorbonne, Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Atelier d’écologie politique de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Réseau national des Maisons des sciences de l’homme (RnMSH) du CNRS, Oct 2022, Paris, MSH Paris Nord, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum interdisciplinaire "À la croisée des sciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Museum national d'histoire naturelle, Nov 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à JE : &amp;quot;Images et imaginaire du tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lespes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images et imaginaire du tourisme : à la recherche d’une « authenticité » dans les espaces coloniaux et métropolitains (XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Steve Hagimont; Marlène Lespes, Nov 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche historique-GREHN, EHESS, Nov 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploiter l'authenticité. Désirs d'exotisme et ordonnancement social et environnemental en situation touristique (Pyrénées françaises et espagnoles, XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude des jeunes chercheurs de la thématique 3, séminaire transversal Le vrai et le faux, Framespa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Archives nationales, Sep 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme au croisement des imaginaires contemporains de l'environnement (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Écrire l'histoire environnementale au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau universitaire de chercheurs en histoire environnementale (RUCHE), Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, World Economic History Congress, Jul 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques de la ''protection de la nature'' : approche historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival scientifique Alternatiba Bouleversements écologiques et changements sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Michel Hupé; Alice Carret; Steve Hagimont; Alternatiba; Université fédérale de Toulouse, Sep 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau national des Maisons des sciences de l'Homme, MSH Paris-Nord, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory strategies in the making of mountain environment as tourist and common heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resilient Cultural Heritage and Communities in Europe Opening Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Apr 2022, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformer les montagnards à l'économie touristique, ou le versant social de l'aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">142e Congrès du CTHS Circulations montagnardes, circulations européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Apr 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Panthéon Sorbonne, Nov 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'eau, aux origines du tourisme pyrénéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIe journées scientifiques du Parc naturel régional des Pyrénées ariégeoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saint-Girons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, CNRS, CEA, Dec 2021, Gif-sur-Yvette, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ségrégation touristique ? La maladie et les malades dans les stations thermales et touristiques de montagne au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Montagne, corps et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Gaudens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Steve Hagimont</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hydroélectricité dans les Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Mar 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIe journées scientifiques du Parc naturel régional des Pyrénées ariégeoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saint-Girons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, May 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1912, l'innovation et sa diffusion. Détour historique et géographique sur l'aménagement des stations de sports d'hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième Université Internationale d'hiver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx ITEM, Jan 2016, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENS Paris Saclay, Jun 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation hydroélectrique ou préservation du capital touristique ? Un dilemme économique local (Pyrénées françaises et espagnoles, années 1900-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Contestations, résistances et négociations environnementales à l’échelle locale dans les sociétés industrialisées. XIXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Jun 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divergences touristiques. Le cas des Pyrénées centrales (France, Espagne, XIXe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Trajectoires des aires et stations touristiques : dynamiques d'innovation, mises en tension et enjeux prospectifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Jun 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La montagne source de bonne santé : la mise en valeur d'une ressource imaginaire (Pyrénées, XIXe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Santé et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Pierrefitte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Not set, Sep 2021, Lyon, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaires et aménagements touristiques dans le devenir de l'environnement pyrénéen (XIXe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants de l'école doctorale TESC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LARCA, Université de Paris, Mar 2021, Vichy, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les institutions imaginaires de la ruralité dans l'histoire du tourisme de montagne (Pyrénées, XIXe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international La ruralité entre savoirs et imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'invention du tourisme à son institution : construction d'un territoire et enjeux de pouvoir (l'exemple des Pyrénées centrales, Second Empire - 1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Première Université d'Hiver Internationale du Labex ITEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Sarcenas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LARHRA, Mar 2020, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Val d'Aran touristique au XIXe siècle : l'Orient aux portes de le France ou une appropriation territoriale transfrontalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop international Tourisme transfrontalier et cultures dans l'Eurorégion Pyrénées-Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Albi, Toulouse et Foix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...1500 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02062102v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00945666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecine et pharmacie thermales face à l'essor touristique (Pyrénées, fin du XIXe siècle-début XXe)</w:t>
               </w:r>
@@ -7010,173 +7010,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'usage politique du patrimoine naturel. Retour sur les résistances à la création d'un parc national (Ariège, 1964-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivesi, Stéphane and Ambroise-Rendu, Anne-Claude. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines et patrimonialisation. Les inventions du capital historique (XIXe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.61--79, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le tourisme et la révolution environnementale. Eaux, paysages, neige et protection des milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soulet, Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pyrénées. Etat des lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cairn, pp.357--386, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394491v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04394492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ski entre France et Espagne: échanges, appropriations et divergences (années 1900-1970)</w:t>
               </w:r>
@@ -8118,51 +8118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Ambroise-Rendu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z4c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Hatt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6f" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749161v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teuli&#232;res" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13269" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928949v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ku" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.154.0191" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7383" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03117076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.673.0032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.2648" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.093.0027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1845" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1197" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1845" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061987v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Franco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Quin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vonnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394497v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394495v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394496v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394498v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394511v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tantet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394484v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394489v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salam&#233;ro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062076v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062089v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barbot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062442v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lespes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062430v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062431v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062412v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284600v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062032v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062054v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062044v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00945666v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062418v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286997v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/steve-hagimont-pyrenees/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989971v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928373v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394492v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394476v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100486320" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061748v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/patrimoine-ethnologie/filmer-les-pyrenees-une-montagne-au-fil-des-saisons/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/ruralite-nature-et-environnement--9782749253923-p-425.htm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.hamma.2017.01.0425" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061713v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053964" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061720v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Bellefon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1228/9782706123078/l-ensa-a-la-conquete-des-sommets" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04205388v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Ambroise-Rendu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z4c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Hatt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6f" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749161v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teuli&#232;res" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13269" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928949v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ku" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.154.0191" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03117076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7383" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.673.0032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.2648" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.093.0027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1845" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1197" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1845" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061987v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Franco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Quin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vonnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394510v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394497v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394495v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394496v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394498v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tantet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394484v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394489v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salam&#233;ro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062076v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062089v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barbot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062442v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lespes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062430v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284600v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062032v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062054v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062044v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00945666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062102v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062418v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286997v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/steve-hagimont-pyrenees/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989971v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928373v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394492v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394491v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394476v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100486320" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061748v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/patrimoine-ethnologie/filmer-les-pyrenees-une-montagne-au-fil-des-saisons/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/ruralite-nature-et-environnement--9782749253923-p-425.htm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.hamma.2017.01.0425" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061713v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053964" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061720v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Bellefon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1228/9782706123078/l-ensa-a-la-conquete-des-sommets" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04205388v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>