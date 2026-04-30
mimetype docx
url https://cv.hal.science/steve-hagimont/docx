--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -472,900 +472,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dylan Simon, Max Sorre, une écologie humaine. Penser la géographie comme science de l’homme, Paris, coll. ‘Histoire environnementale’, Editions de la Sorbonne, 2021, 320 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.154.0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04205453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction au dossier : « Ce que les ravages écologiques font aux disciplines scientifiques.Pour une histoire impliquée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/framespa.13269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03749161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stations pyrénéennes de sports d'hiver face à un avenir incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vlès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u9ku⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Piccioni, The Beloved Face of the Nation. The First Movement for Nature Protection in Italy, 1880-1934, Trad. en anglais par James Sievert, Winwick, The White Horse Press, 2020 (1999 en italien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152, pp.196-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04205462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question écologique dans les mobilisations de l'ESR : jalons pour une histoire immédiate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48, pp.117-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les stations pyrénéennes de sports d'hiver face à un avenir incertain</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports d'hiver dans les Pyrénées à la croisée des enjeux politiques, économiques et environnementaux (du début du XXè siècle à nos jours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/u9ku⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.5-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.7383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...73 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Evanno et Johan Vincent (dir.), Tourisme et Grande Guerre. Voyage(s) sur un front historique méconnu (1914-2019), Editions Codex, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...64 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature, l’économique et l’imaginaire. L’aménagement touristique de la montagne (Pyrénées, fin du XVIIIe siècle-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°67-3 (3), pp.30-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.673.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...90 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02963026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face au désastre écologique : la nécessité d’une histoire environnementale du tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tourisme.2648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les forêts à l'épreuve du tourisme. Deux siècles d'interactions dans les Pyrénées (XIXe siècle-années 1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Groupe d'histoire des forêts françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.23--32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394482v1</w:t>
-              </w:r>
-[...223 lines deleted...]
-                <w:t xml:space="preserve">hal-04394481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle histoire des paysages pyrénéens. Compte-rendu de Martyn Lyons, The Pyrenees in the Modern Era. Reinventions of a Landscape, Londres, Bloomsbury, 2018</w:t>
               </w:r>
@@ -3064,2809 +3064,2809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une histoire des luttes pour l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Retour aux sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives nationales, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La neige, entre nature et culture. Perspectives pour une histoire des sports d'hiver au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Histoire environnementale: débats et recherches en cours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche historique-GREHN, EHESS, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'introduction aux Humanités environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Museum national d'histoire naturelle, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ateliers d’écologie politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Recherches interdisciplinaires sur les transitions écologiques et le changement climatique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau national des Maisons des sciences de l’homme (RnMSH) du CNRS, Oct 2022, Paris, MSH Paris Nord, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04595658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tourisme et industrialisation dans les Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude sur les conséquences environnementales de l'industrialisation dans les Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNITA, ITEM, Université de Pau et des Pays de l'Adour, Jul 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l'histoire des luttes environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international d'Histoire environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LUMA, Aug 2022, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche historique-GREHN, EHESS, Nov 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental Externalities of the Tourist Growth: Criticizing tourism, measuring its impact and proposing solutions since the end of 19th century in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The contribution of tourism to the economic development of the 20th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Economic History Congress, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Museum national d'histoire naturelle, Nov 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Ateliers d'écologie politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Recherches interdisciplinaires sur les transitions écologiques et sur le changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau national des Maisons des sciences de l'Homme, MSH Paris-Nord, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imprévisible nature du tourisme. Valoriser la montagne et maîtriser ses aléas pour développer le tourisme (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du groupe de recherche Penser pour et par le tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Apr 2022, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme et patrimonialisation de la nature : perspectives montagnardes (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Nature du patrimoine, Patrimoine naturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Panthéon Sorbonne, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Ateliers d'écologie politique: pour des sciences impliquées et partagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tantet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'Institut des transitions environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Mar 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire des luttes environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du groupe de travail Empreinte écologique de l'UMR LSCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, CNRS, CEA, Dec 2021, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en tourisme des régions de montagne au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'histoire environnementale de la France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi ``Montagne'' (9 janvier 1985). A la recherche d'une justice sociale et environnementale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du projet de recherche Pour une sociohistoire du droit de l'environnement, de la loi sur la protection de la nature de 1976 à la Charte de l'environnement de 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Paris Saclay, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concéder la nature touristique au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature sous contrat. Concessions, histoire et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se mobiliser pour l'environnement, perspectives historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vrignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Ambroise-Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études Fin du monde, fin du mois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemin de fer et tourisme : d'une modalité d'industrialisation des paysages à la défense d'un service public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Groupe Passé, présent, mobilités, "Tourisme et mobilités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Not set, Sep 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des eaux thermales dans les politiques de développement territorial (Pyrénées, première moitié du XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Thermalisme et politique (XVIIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARCA, Université de Paris, Mar 2021, Vichy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les installations agricoles dans le haut-Vicdessos : une analyse par le prisme du bien vivre - Programme INSTAGRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salaméro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gambino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire culturelle et sociale de la prophylaxie montagnarde (XIXe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Alpes, images, sociétés. Thermalisme, santé et territoires de montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARHRA, Mar 2020, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aménagement touristique de la montagne: un acte de représentation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Thermalisme, montagne et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Jan 2020, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hôtelleries de montagne: à l'articulation des activités individuelles, des enjeux urbanistiques collectifs et de l'évolution du marché touristique (Pyrénées, XIXe siècle-années 1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d'histoire des entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès international d'histoire des entreprises, Sep 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage politique du patrimoine naturel. Retour sur les résistances à la création d'un parc national (Ariège, 1964-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Patrimoines et patrimonialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHCSC, Ministère de la Culture, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du thermalisme aux sports d'hiver, les relations ambivalentes entre tourisme et forêts en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude La forêt ludique : tourisme et loisirs sylvestre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'histoire des forêts françaises, Université Paris-Sorbonne, Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Atelier d’écologie politique de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Réseau national des Maisons des sciences de l’homme (RnMSH) du CNRS, Oct 2022, Paris, MSH Paris Nord, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum interdisciplinaire "À la croisée des sciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Archives nationales, Sep 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploiter l'authenticité. Désirs d'exotisme et ordonnancement social et environnemental en situation touristique (Pyrénées françaises et espagnoles, XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude des jeunes chercheurs de la thématique 3, séminaire transversal Le vrai et le faux, Framespa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, World Economic History Congress, Jul 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à JE : &amp;quot;Images et imaginaire du tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lespes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images et imaginaire du tourisme : à la recherche d’une « authenticité » dans les espaces coloniaux et métropolitains (XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Steve Hagimont; Marlène Lespes, Nov 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau national des Maisons des sciences de l'Homme, MSH Paris-Nord, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme au croisement des imaginaires contemporains de l'environnement (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Écrire l'histoire environnementale au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau universitaire de chercheurs en histoire environnementale (RUCHE), Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Apr 2022, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques de la ''protection de la nature'' : approche historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival scientifique Alternatiba Bouleversements écologiques et changements sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Michel Hupé; Alice Carret; Steve Hagimont; Alternatiba; Université fédérale de Toulouse, Sep 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Panthéon Sorbonne, Nov 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory strategies in the making of mountain environment as tourist and common heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resilient Cultural Heritage and Communities in Europe Opening Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Steve Hagimont</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformer les montagnards à l'économie touristique, ou le versant social de l'aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">142e Congrès du CTHS Circulations montagnardes, circulations européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Apr 2017, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'eau, aux origines du tourisme pyrénéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIe journées scientifiques du Parc naturel régional des Pyrénées ariégeoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saint-Girons, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hydroélectricité dans les Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Mar 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIe journées scientifiques du Parc naturel régional des Pyrénées ariégeoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saint-Girons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, CNRS, CEA, Dec 2021, Gif-sur-Yvette, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ségrégation touristique ? La maladie et les malades dans les stations thermales et touristiques de montagne au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Montagne, corps et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Gaudens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, May 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1912, l'innovation et sa diffusion. Détour historique et géographique sur l'aménagement des stations de sports d'hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième Université Internationale d'hiver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx ITEM, Jan 2016, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENS Paris Saclay, Jun 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation hydroélectrique ou préservation du capital touristique ? Un dilemme économique local (Pyrénées françaises et espagnoles, années 1900-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Contestations, résistances et négociations environnementales à l’échelle locale dans les sociétés industrialisées. XIXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Jun 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La montagne source de bonne santé : la mise en valeur d'une ressource imaginaire (Pyrénées, XIXe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Santé et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Pierrefitte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Jun 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divergences touristiques. Le cas des Pyrénées centrales (France, Espagne, XIXe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Trajectoires des aires et stations touristiques : dynamiques d'innovation, mises en tension et enjeux prospectifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...1556 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02062054v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02062044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaires et aménagements touristiques dans le devenir de l'environnement pyrénéen (XIXe-XXIe siècle)</w:t>
               </w:r>
@@ -6367,77 +6367,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenbacklash. Qui veut la peau de l'écologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seuil, 2025, Ecocène</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
@@ -6934,51 +6934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme. Tourisme. Quelle empreinte pour visiter le monde de manière responsable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7388,265 +7388,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02061677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les montagnes touristiques. Altérations et permanences d’un imaginaire de la ruralité (Pyrénées, fin XVIIIe-XXI siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Hamman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ruralité, nature et environnement. Entre savoirs et imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ERES</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9782749253923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.hamma.2017.01.0425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'originalité d'une pratique et d'une sensibilité de la montagne : le ''Pyrénéisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Cadé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filmer les Pyrénées. Une montagne au fil des saisons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trabucaïre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-93, 2017, 978 2 84974 252 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02061748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Ruralité, nature et environnement. Entre savoirs et imaginaires</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombres et lumières sur le tourisme pyrénéen au XXe siècle (France-Espagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Cadé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filmer les Pyrénées. Une montagne au fil des saisons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trabucaïre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-77, 2017, 978 2 84974 252 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8118,51 +8118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Ambroise-Rendu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z4c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Hatt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6f" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749161v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teuli&#232;res" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13269" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928949v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ku" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.154.0191" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03117076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7383" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.673.0032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.2648" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.093.0027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1845" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1197" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1845" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061987v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Franco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Quin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vonnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394510v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394497v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394495v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394496v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394498v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tantet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394484v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394489v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salam&#233;ro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062076v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062089v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barbot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062442v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lespes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062430v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284600v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062032v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062054v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062044v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00945666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062102v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062418v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286997v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/steve-hagimont-pyrenees/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989971v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928373v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394492v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394491v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394476v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100486320" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061748v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/patrimoine-ethnologie/filmer-les-pyrenees-une-montagne-au-fil-des-saisons/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/ruralite-nature-et-environnement--9782749253923-p-425.htm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.hamma.2017.01.0425" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061713v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053964" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061720v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Bellefon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1228/9782706123078/l-ensa-a-la-conquete-des-sommets" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04205388v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Ambroise-Rendu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z4c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Hatt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6f" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.154.0191" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749161v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teuli&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13269" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ku" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03117076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7383" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.673.0032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.2648" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.093.0027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1845" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1197" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1845" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061987v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Franco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Quin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vonnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394510v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394497v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394498v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tantet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394484v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394489v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salam&#233;ro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062076v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062089v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barbot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lespes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062430v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062431v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062412v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284600v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062032v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00945666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062102v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062418v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286997v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/steve-hagimont-pyrenees/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989971v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928373v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394492v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394491v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394476v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100486320" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699293v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/ruralite-nature-et-environnement--9782749253923-p-425.htm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.hamma.2017.01.0425" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061748v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/patrimoine-ethnologie/filmer-les-pyrenees-une-montagne-au-fil-des-saisons/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061713v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053964" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061720v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Bellefon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1228/9782706123078/l-ensa-a-la-conquete-des-sommets" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04205388v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>