--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -472,1629 +472,1629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier : « Ce que les ravages écologiques font aux disciplines scientifiques.Pour une histoire impliquée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/framespa.13269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stations pyrénéennes de sports d'hiver face à un avenir incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vlès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u9ku⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon, Max Sorre, une écologie humaine. Penser la géographie comme science de l’homme, Paris, coll. ‘Histoire environnementale’, Editions de la Sorbonne, 2021, 320 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 154, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/vin.154.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04205453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Piccioni, The Beloved Face of the Nation. The First Movement for Nature Protection in Italy, 1880-1934, Trad. en anglais par James Sievert, Winwick, The White Horse Press, 2020 (1999 en italien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152, pp.196-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04205462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports d'hiver dans les Pyrénées à la croisée des enjeux politiques, économiques et environnementaux (du début du XXè siècle à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.5-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.7383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question écologique dans les mobilisations de l'ESR : jalons pour une histoire immédiate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48, pp.117-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...90 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/u9ku⟩</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature, l’économique et l’imaginaire. L’aménagement touristique de la montagne (Pyrénées, fin du XVIIIe siècle-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°67-3 (3), pp.30-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.673.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...64 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02963026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face au désastre écologique : la nécessité d’une histoire environnementale du tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tourisme.2648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les forêts à l'épreuve du tourisme. Deux siècles d'interactions dans les Pyrénées (XIXe siècle-années 1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Groupe d'histoire des forêts françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.23--32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Evanno et Johan Vincent (dir.), Tourisme et Grande Guerre. Voyage(s) sur un front historique méconnu (1914-2019), Editions Codex, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle histoire des paysages pyrénéens. Compte-rendu de Martyn Lyons, The Pyrenees in the Modern Era. Reinventions of a Landscape, Londres, Bloomsbury, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48, pp.117-125</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Patrick Fournier, Geneviève Massard-Guilbaud (dir.), Aménagement et environnement. Perspectives historiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.988-990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/soe.7383⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménager et exploiter la montagne sportive hivernale. La Société des chemins de fer et hôtels de montagne aux Pyrénées (1911-1982)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Sport et tourisme, 4 (93), pp.27-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.093.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Evanno et Johan Vincent (dir.), Tourisme et Grande Guerre. Voyage(s) sur un front historique méconnu (1914-2019), Editions Codex, 2019</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02061564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un essor touristique et thermal contrarié au XIX e siècle : Ax-les-Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives ariégeoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, - (10), pp.86-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02061779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Steve Hagimont, Commercialiser la nature et les façons d’être. Une histoire sociale et environnementale de l’économie et de l’aménagement touristiques (Pyrénées françaises et espagnoles, XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 14 (-), s.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tourisme.1845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner l'aménagement touristique dans les montagnes françaises. Retour sur deux siècles d'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Réinventer les stations de montagne, - (411), pp.31-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Face au désastre écologique : la nécessité d’une histoire environnementale du tourisme</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02061763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaisirs mondains et affections populaires. Le sort des malades indigents dans les stations thermales au XIX e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Comminges et des Pyrénées centrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 133 (2), pp.287-309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02061796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La montagne, source de bonne santé : la mise en valeur et la protection d’une ressource imaginaire (Pyrénées centrales au XIXe et au XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour mémoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, hors-série (Hiver 2017), pp.59-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02061807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversification de l’offre touristique de montagne : entre modernisation économique et destabilisation sociale ? Etude de Luchon (Pyrénées), années 1870-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/tourisme.2648⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Hors-série, s.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tourisme.1197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30, pp.23--32</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02061596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Garrigou (1835-1920), «Le père de l'hydrologie française» et les vicissitudes du thermalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Comminges et des Pyrénées centrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132 (-), pp.79-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...650 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02061965v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-02061596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les appropriations touristiques d'un territoire frontalier. La trajectoire du Val d'Aran (Catalogne, XIXe-XXIe siècle)</w:t>
               </w:r>
@@ -2581,3568 +2581,3568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du passé faire table rase? L'histoire à l'heure des changements globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre d'Alembert: Va-t-on faire de la recherche scientifique autrement?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, Mar 2023, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'essor du tourisme dans les Pyrénées (XIXe-XXe siècles). Enjeux sociaux, politiques et écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'ITEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Mar 2023, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tourist Development, Modernization and Search for Authenticity in the Pyrenees (around 1880-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture and Memory from 1880 until 1940: The Role of Tourism in Shaping the European Culture and Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Social Science History Congress, Apr 2023, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destruction animales et végétales: la perte comme facteur de patrimonialisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Pertes patrimoniales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graduate School Humanités Sciences du patrimoine, Université Paris-Saclay, Jan 2023, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open the Access to the Winter Sports: The Choice of the Road (France, between 1930s and 1960s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Environmental History Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Panel Environmental History of Mountains Roads, Aug 2023, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, Mar 2023, Orsay, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écologie divise et recompose. Une histoire des luttes sociales et environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'espace des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Feb 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Mar 2023, Pau, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des eaux locales et transnationales? Regards sur la mondialisation thermale au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Transatlantic Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INHA, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse, Feb 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La neige, entre nature et culture. Perspectives pour une histoire des sports d'hiver au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Histoire environnementale: débats et recherches en cours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche historique-GREHN, EHESS, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INHA, Jan 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'introduction aux Humanités environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Museum national d'histoire naturelle, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ateliers d’écologie politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Recherches interdisciplinaires sur les transitions écologiques et le changement climatique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau national des Maisons des sciences de l’homme (RnMSH) du CNRS, Oct 2022, Paris, MSH Paris Nord, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04595658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme et industrialisation dans les Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude sur les conséquences environnementales de l'industrialisation dans les Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNITA, ITEM, Université de Pau et des Pays de l'Adour, Jul 2022, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire l'histoire des luttes environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international d'Histoire environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LUMA, Aug 2022, Arles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire des luttes pour l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Retour aux sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives nationales, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche historique-GREHN, EHESS, Nov 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental Externalities of the Tourist Growth: Criticizing tourism, measuring its impact and proposing solutions since the end of 19th century in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The contribution of tourism to the economic development of the 20th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Economic History Congress, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Museum national d'histoire naturelle, Nov 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Ateliers d'écologie politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Recherches interdisciplinaires sur les transitions écologiques et sur le changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau national des Maisons des sciences de l'Homme, MSH Paris-Nord, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imprévisible nature du tourisme. Valoriser la montagne et maîtriser ses aléas pour développer le tourisme (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du groupe de recherche Penser pour et par le tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Apr 2022, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme et patrimonialisation de la nature : perspectives montagnardes (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Nature du patrimoine, Patrimoine naturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Panthéon Sorbonne, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire des luttes environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du groupe de travail Empreinte écologique de l'UMR LSCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, CNRS, CEA, Dec 2021, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Ateliers d'écologie politique: pour des sciences impliquées et partagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tantet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'Institut des transitions environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Mar 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi ``Montagne'' (9 janvier 1985). A la recherche d'une justice sociale et environnementale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du projet de recherche Pour une sociohistoire du droit de l'environnement, de la loi sur la protection de la nature de 1976 à la Charte de l'environnement de 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Paris Saclay, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en tourisme des régions de montagne au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'histoire environnementale de la France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concéder la nature touristique au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature sous contrat. Concessions, histoire et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se mobiliser pour l'environnement, perspectives historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vrignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Ambroise-Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études Fin du monde, fin du mois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemin de fer et tourisme : d'une modalité d'industrialisation des paysages à la défense d'un service public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Groupe Passé, présent, mobilités, "Tourisme et mobilités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Not set, Sep 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des eaux thermales dans les politiques de développement territorial (Pyrénées, première moitié du XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Thermalisme et politique (XVIIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARCA, Université de Paris, Mar 2021, Vichy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les installations agricoles dans le haut-Vicdessos : une analyse par le prisme du bien vivre - Programme INSTAGRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salaméro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gambino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire culturelle et sociale de la prophylaxie montagnarde (XIXe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Alpes, images, sociétés. Thermalisme, santé et territoires de montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARHRA, Mar 2020, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aménagement touristique de la montagne: un acte de représentation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Thermalisme, montagne et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Jan 2020, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hôtelleries de montagne: à l'articulation des activités individuelles, des enjeux urbanistiques collectifs et de l'évolution du marché touristique (Pyrénées, XIXe siècle-années 1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d'histoire des entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès international d'histoire des entreprises, Sep 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage politique du patrimoine naturel. Retour sur les résistances à la création d'un parc national (Ariège, 1964-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Patrimoines et patrimonialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHCSC, Ministère de la Culture, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du thermalisme aux sports d'hiver, les relations ambivalentes entre tourisme et forêts en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude La forêt ludique : tourisme et loisirs sylvestre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'histoire des forêts françaises, Université Paris-Sorbonne, Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Atelier d’écologie politique de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Réseau national des Maisons des sciences de l’homme (RnMSH) du CNRS, Oct 2022, Paris, MSH Paris Nord, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum interdisciplinaire "À la croisée des sciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UNITA, ITEM, Université de Pau et des Pays de l'Adour, Jul 2022, Pau, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à JE : &amp;quot;Images et imaginaire du tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lespes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images et imaginaire du tourisme : à la recherche d’une « authenticité » dans les espaces coloniaux et métropolitains (XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Steve Hagimont; Marlène Lespes, Nov 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LUMA, Aug 2022, Arles, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploiter l'authenticité. Désirs d'exotisme et ordonnancement social et environnemental en situation touristique (Pyrénées françaises et espagnoles, XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude des jeunes chercheurs de la thématique 3, séminaire transversal Le vrai et le faux, Framespa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, World Economic History Congress, Jul 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme au croisement des imaginaires contemporains de l'environnement (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Écrire l'histoire environnementale au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau universitaire de chercheurs en histoire environnementale (RUCHE), Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau national des Maisons des sciences de l'Homme, MSH Paris-Nord, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques de la ''protection de la nature'' : approche historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival scientifique Alternatiba Bouleversements écologiques et changements sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Michel Hupé; Alice Carret; Steve Hagimont; Alternatiba; Université fédérale de Toulouse, Sep 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Apr 2022, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory strategies in the making of mountain environment as tourist and common heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resilient Cultural Heritage and Communities in Europe Opening Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Panthéon Sorbonne, Nov 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformer les montagnards à l'économie touristique, ou le versant social de l'aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">142e Congrès du CTHS Circulations montagnardes, circulations européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Apr 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Steve Hagimont</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'eau, aux origines du tourisme pyrénéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIe journées scientifiques du Parc naturel régional des Pyrénées ariégeoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saint-Girons, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ségrégation touristique ? La maladie et les malades dans les stations thermales et touristiques de montagne au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Montagne, corps et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Gaudens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hydroélectricité dans les Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Mar 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIe journées scientifiques du Parc naturel régional des Pyrénées ariégeoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saint-Girons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, CNRS, CEA, Dec 2021, Gif-sur-Yvette, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1912, l'innovation et sa diffusion. Détour historique et géographique sur l'aménagement des stations de sports d'hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième Université Internationale d'hiver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx ITEM, Jan 2016, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, May 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation hydroélectrique ou préservation du capital touristique ? Un dilemme économique local (Pyrénées françaises et espagnoles, années 1900-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Contestations, résistances et négociations environnementales à l’échelle locale dans les sociétés industrialisées. XIXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENS Paris Saclay, Jun 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divergences touristiques. Le cas des Pyrénées centrales (France, Espagne, XIXe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Trajectoires des aires et stations touristiques : dynamiques d'innovation, mises en tension et enjeux prospectifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Jun 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La montagne source de bonne santé : la mise en valeur d'une ressource imaginaire (Pyrénées, XIXe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Santé et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Pierrefitte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Jun 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaires et aménagements touristiques dans le devenir de l'environnement pyrénéen (XIXe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants de l'école doctorale TESC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Not set, Sep 2021, Lyon, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les institutions imaginaires de la ruralité dans l'histoire du tourisme de montagne (Pyrénées, XIXe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international La ruralité entre savoirs et imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LARCA, Université de Paris, Mar 2021, Vichy, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Val d'Aran touristique au XIXe siècle : l'Orient aux portes de le France ou une appropriation territoriale transfrontalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop international Tourisme transfrontalier et cultures dans l'Eurorégion Pyrénées-Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Albi, Toulouse et Foix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'invention du tourisme à son institution : construction d'un territoire et enjeux de pouvoir (l'exemple des Pyrénées centrales, Second Empire - 1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Première Université d'Hiver Internationale du Labex ITEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Sarcenas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...1569 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945666v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02062102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecine et pharmacie thermales face à l'essor touristique (Pyrénées, fin du XIXe siècle-début XXe)</w:t>
               </w:r>
@@ -6367,77 +6367,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenbacklash. Qui veut la peau de l'écologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seuil, 2025, Ecocène</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
@@ -6934,51 +6934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme. Tourisme. Quelle empreinte pour visiter le monde de manière responsable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7010,173 +7010,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le tourisme et la révolution environnementale. Eaux, paysages, neige et protection des milieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soulet, Jean-François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pyrénées. Etat des lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cairn, pp.357--386, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'usage politique du patrimoine naturel. Retour sur les résistances à la création d'un parc national (Ariège, 1964-1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivesi, Stéphane and Ambroise-Rendu, Anne-Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines et patrimonialisation. Les inventions du capital historique (XIXe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.61--79, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394492v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04394491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ski entre France et Espagne: échanges, appropriations et divergences (années 1900-1970)</w:t>
               </w:r>
@@ -8118,51 +8118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Ambroise-Rendu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z4c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Hatt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6f" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.154.0191" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749161v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teuli&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13269" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ku" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03117076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7383" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.673.0032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.2648" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.093.0027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1845" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1197" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1845" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061987v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Franco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Quin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vonnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394510v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394497v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394498v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tantet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394484v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394489v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salam&#233;ro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062076v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062089v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barbot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lespes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062430v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062431v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062412v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284600v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062032v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00945666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062102v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062418v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286997v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/steve-hagimont-pyrenees/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989971v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928373v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394492v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394491v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394476v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100486320" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699293v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/ruralite-nature-et-environnement--9782749253923-p-425.htm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.hamma.2017.01.0425" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061748v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/patrimoine-ethnologie/filmer-les-pyrenees-une-montagne-au-fil-des-saisons/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061713v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053964" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061720v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Bellefon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1228/9782706123078/l-ensa-a-la-conquete-des-sommets" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04205388v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Ambroise-Rendu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z4c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Hatt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6f" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749161v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teuli&#232;res" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13269" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928949v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ku" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.154.0191" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7383" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03117076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.673.0032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087699v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.2648" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394482v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.093.0027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1845" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1845" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061987v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Franco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Quin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vonnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394500v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394496v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394498v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394511v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tantet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394484v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394489v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salam&#233;ro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062076v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062089v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barbot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062442v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lespes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062430v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284600v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062032v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062054v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062044v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00945666v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062418v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286997v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/steve-hagimont-pyrenees/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989971v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928373v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394492v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394476v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100486320" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699293v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/ruralite-nature-et-environnement--9782749253923-p-425.htm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.hamma.2017.01.0425" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061748v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/patrimoine-ethnologie/filmer-les-pyrenees-une-montagne-au-fil-des-saisons/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061713v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053964" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061720v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Bellefon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1228/9782706123078/l-ensa-a-la-conquete-des-sommets" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04205388v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>