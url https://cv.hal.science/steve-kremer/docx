--- v0 (2026-03-15)
+++ v1 (2026-04-20)
@@ -2938,498 +2938,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extensive formal analysis of multi-factor authentication protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlie Jacomme</w:t>
+                <w:t xml:space="preserve">DEEPSEC: Deciding Equivalence Properties in Security Protocols - Theory and Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itsaka Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSF'2018 - 31st IEEE Computer Security Foundations Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39th IEEE Symposium on Security and Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922022v1</w:t>
+                <w:t xml:space="preserve">hal-01763122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEEPSEC: Deciding Equivalence Properties in Security Protocols - Theory and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cheval</w:t>
+                <w:t xml:space="preserve">An extensive formal analysis of multi-factor authentication protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Jacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Itsaka Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th IEEE Symposium on Security and Privacy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSF'2018 - 31st IEEE Computer Security Foundations Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSF.2018.00008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763122v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated analysis of equivalence properties for security protocols using else branches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Gazeau</w:t>
+                <w:t xml:space="preserve">On communication models when verifying equivalence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushal Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Symposium on Research in Computer Security (ESORICS'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">6th International Conference on Principles of Security and Trust (POST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566035v1</w:t>
+                <w:t xml:space="preserve">hal-01450898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic verification of privacy-type properties for security protocols with XOR</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Automated analysis of equivalence properties for security protocols using else branches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSF 2017 - 30th IEEE Computer Security Foundations Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Santa Barbara, United States. pp.15</w:t>
+              <w:t xml:space="preserve">22nd European Symposium on Research in Computer Security (ESORICS'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533708v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On communication models when verifying equivalence properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cheval</w:t>
+                <w:t xml:space="preserve">Symbolic verification of privacy-type properties for security protocols with XOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Principles of Security and Trust (POST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">CSF 2017 - 30th IEEE Computer Security Foundations Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Santa Barbara, United States. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450898v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic Models for Isolated Execution Environments</w:t>
               </w:r>
@@ -3630,138 +3630,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal verification of protocols based on short authenticated strings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Delaune</w:t>
+                <w:t xml:space="preserve">A Novel Approach for Reasoning about Liveness in Cryptographic Protocols and its Application to Fair Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Robin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Künnemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSF 2017 - 30th IEEE Computer Security Foundations Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd IEEE European Symposium on Security and Privacy (EuroS&amp;P'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuroSP.2017.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528607v1</w:t>
+                <w:t xml:space="preserve">hal-01396282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On communication models when verifying equivalence properties (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kushal Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3790,174 +3812,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Principles of Security and Trust (POST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach for Reasoning about Liveness in Cryptographic Protocols and its Application to Fair Exchange</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jannik Dreier</w:t>
+                <w:t xml:space="preserve">Formal verification of protocols based on short authenticated strings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Künnemann</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE European Symposium on Security and Privacy (EuroS&amp;P'17)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CSF 2017 - 30th IEEE Computer Security Foundations Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Santa Barbara, United States. pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396282v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création typographique au service des humanités numériques</w:t>
               </w:r>
@@ -7097,211 +7097,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic verification of privacy-type properties for security protocols with XOR (extended version)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Automated analysis of equivalence properties for security protocols using else branches (extended version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Inria Nancy - Grand Est. 2017, pp.29</w:t>
+              <w:t xml:space="preserve">[Research Report] INRIA Nancy. 2017, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533694v1</w:t>
+                <w:t xml:space="preserve">hal-01547017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated analysis of equivalence properties for security protocols using else branches (extended version)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Symbolic verification of privacy-type properties for security protocols with XOR (extended version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INRIA Nancy. 2017, pp.29</w:t>
+              <w:t xml:space="preserve">[Research Report] Inria Nancy - Grand Est. 2017, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547017v1</w:t>
+                <w:t xml:space="preserve">hal-01533694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal verification of protocols based on short authenticated strings (extended version)</w:t>
               </w:r>
@@ -7313,51 +7313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Nancy - Grand Est. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7918,51 +7918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kremer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsaka Rakotonirina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/theoretics.24.4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04179875v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Crubill&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-230037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Jacomme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3440712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushal Babel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-191366" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K&#252;nnemann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-160556" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Chadha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefan Ciob&#226;c&#462; Ciob&#226;c&#462;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2926715" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Arapinis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(2:11)2014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Ryan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-013-0184-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ciobaca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9197-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Treinen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9203-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Warinschi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9187-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QG04TRG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2008.12.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7KWSW94-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05422941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Groote" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04989554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diemunsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Hirschi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04318710v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ammann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03810102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Klein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Racouchot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795715v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Cremers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dax" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693843v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02961583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373718.3394746" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Bursuc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin-Catalin Dragan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Strub" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2019.00017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269063v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763138v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01922022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2018.00008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gazeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533708v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01450898v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396291v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Scerri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2017.16" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430490v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dum&#233;nil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Sasse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54455-6_6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528607v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Robin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438639v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396282v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Backes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2017.12" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R&#248;nne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351398v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Eigner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Maffei" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Wiedling" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091241v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP.2014.18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Steel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40203-6_19" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878630v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36830-1_2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729091v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasaila" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_15" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732905v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28869-2_6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636747v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D. Mark" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2011.12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636753v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636734v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2011.25" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495976v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10622-4_8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B52RFG1H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496351v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71070-7_9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SNX365V0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108386v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kuesters" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11523468" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02414281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;my" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01993308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090874v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nowpublishers.com/article/Details/PGL-001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2500000001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636787v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02997228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnetain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02961617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62077-6_10" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04971713v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Debant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196126v4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03683907v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kunnemann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267866v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02552287v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501577v4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01698177v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533694v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528603v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955869v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632564v4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379776v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00636769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kremer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsaka Rakotonirina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/theoretics.24.4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04179875v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Crubill&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-230037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Jacomme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3440712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushal Babel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-191366" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K&#252;nnemann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-160556" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Chadha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefan Ciob&#226;c&#462; Ciob&#226;c&#462;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2926715" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Arapinis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(2:11)2014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Ryan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-013-0184-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ciobaca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9197-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Treinen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9203-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Warinschi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9187-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QG04TRG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2008.12.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7KWSW94-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05422941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Groote" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04989554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diemunsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Hirschi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04318710v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ammann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03810102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Klein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Racouchot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795715v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Cremers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dax" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693843v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02961583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373718.3394746" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Bursuc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin-Catalin Dragan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Strub" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2019.00017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269063v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763138v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01922022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2018.00008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01450898v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gazeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396291v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Scerri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2017.16" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430490v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dum&#233;nil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Sasse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54455-6_6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Backes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2017.12" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438639v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Robin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R&#248;nne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351398v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Eigner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Maffei" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Wiedling" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091241v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP.2014.18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Steel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40203-6_19" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878630v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36830-1_2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729091v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasaila" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_15" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732905v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28869-2_6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636747v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D. Mark" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2011.12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636753v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636734v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2011.25" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495976v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10622-4_8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B52RFG1H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496351v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71070-7_9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SNX365V0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108386v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kuesters" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11523468" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02414281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;my" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01993308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090874v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nowpublishers.com/article/Details/PGL-001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2500000001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636787v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02997228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnetain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02961617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62077-6_10" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04971713v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Debant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196126v4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03683907v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kunnemann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267866v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02552287v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501577v4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01698177v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547017v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533694v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528603v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955869v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632564v4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379776v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00636769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>