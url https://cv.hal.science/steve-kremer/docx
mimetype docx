--- v1 (2026-04-20)
+++ v2 (2026-05-16)
@@ -2134,230 +2134,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic protocol verification with dice: process equivalences in the presence of probabilities</w:t>
+                <w:t xml:space="preserve">Sapic+ : protocol verifiers of the world, unite!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Crubillé</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Jacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Künnemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSF'22 - 35th IEEE Computer Security Foundations Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Haifa, Israel</w:t>
+              <w:t xml:space="preserve">USENIX 2022 - 31st USENIX Security Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700492v1</w:t>
+                <w:t xml:space="preserve">hal-03693843v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sapic+ : protocol verifiers of the world, unite!</w:t>
+                <w:t xml:space="preserve">Symbolic protocol verification with dice: process equivalences in the presence of probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlie Jacomme</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Crubillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Künnemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USENIX 2022 - 31st USENIX Security Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Boston, United States</w:t>
+              <w:t xml:space="preserve">CSF'22 - 35th IEEE Computer Security Foundations Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693843v3</w:t>
+                <w:t xml:space="preserve">hal-03700492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal equivalence and majority of probabilistic programs over finite fields</w:t>
               </w:r>
@@ -2843,1367 +2843,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DEEPSEC prover</w:t>
+                <w:t xml:space="preserve">DEEPSEC: Deciding Equivalence Properties in Security Protocols - Theory and Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itsaka Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> CAV 2018 - 30th International Conference on Computer Aided Verification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">39th IEEE Symposium on Security and Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763138v1</w:t>
+                <w:t xml:space="preserve">hal-01763122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEEPSEC: Deciding Equivalence Properties in Security Protocols - Theory and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cheval</w:t>
+                <w:t xml:space="preserve">An extensive formal analysis of multi-factor authentication protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Jacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Itsaka Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th IEEE Symposium on Security and Privacy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSF'2018 - 31st IEEE Computer Security Foundations Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSF.2018.00008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763122v1</w:t>
+                <w:t xml:space="preserve">hal-01922022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extensive formal analysis of multi-factor authentication protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlie Jacomme</w:t>
+                <w:t xml:space="preserve">The DEEPSEC prover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itsaka Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSF'2018 - 31st IEEE Computer Security Foundations Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> CAV 2018 - 30th International Conference on Computer Aided Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSF.2018.00008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01922022v1</w:t>
+                <w:t xml:space="preserve">hal-01763138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On communication models when verifying equivalence properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cheval</w:t>
+                <w:t xml:space="preserve">Formal verification of protocols based on short authenticated strings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Principles of Security and Trust (POST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">CSF 2017 - 30th IEEE Computer Security Foundations Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Santa Barbara, United States. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450898v1</w:t>
+                <w:t xml:space="preserve">hal-01528607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated analysis of equivalence properties for security protocols using else branches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Gazeau</w:t>
+                <w:t xml:space="preserve">On communication models when verifying equivalence properties (extended version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushal Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Symposium on Research in Computer Security (ESORICS'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">6th International Conference on Principles of Security and Trust (POST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566035v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic verification of privacy-type properties for security protocols with XOR</w:t>
+                <w:t xml:space="preserve">A Novel Approach for Reasoning about Liveness in Cryptographic Protocols and its Application to Fair Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baelde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ivan Gazeau</w:t>
+                <w:t xml:space="preserve">Michael Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Künnemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSF 2017 - 30th IEEE Computer Security Foundations Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd IEEE European Symposium on Security and Privacy (EuroS&amp;P'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuroSP.2017.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533708v1</w:t>
+                <w:t xml:space="preserve">hal-01396282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Models for Isolated Execution Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlie Jacomme</w:t>
+                <w:t xml:space="preserve">Automated analysis of equivalence properties for security protocols using else branches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Scerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE European Symposium on Security and Privacy (EuroS&amp;P'17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd European Symposium on Research in Computer Security (ESORICS'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Oslo, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuroSP.2017.16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01396291v1</w:t>
+                <w:t xml:space="preserve">hal-01566035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Subterm-Convergent Equational Theories in Automated Verification of Stateful Protocols (extended version)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symbolic verification of privacy-type properties for security protocols with XOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Duménil</w:t>
+                <w:t xml:space="preserve">David Baelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ralf Sasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POST 2017 - 6th International Conference on Principles of Security and Trust</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CSF 2017 - 30th IEEE Computer Security Foundations Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Santa Barbara, United States. pp.15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430490v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach for Reasoning about Liveness in Cryptographic Protocols and its Application to Fair Exchange</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jannik Dreier</w:t>
+                <w:t xml:space="preserve">On communication models when verifying equivalence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushal Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Künnemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE European Symposium on Security and Privacy (EuroS&amp;P'17)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Principles of Security and Trust (POST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396282v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On communication models when verifying equivalence properties (extended version)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cheval</w:t>
+                <w:t xml:space="preserve">Symbolic Models for Isolated Execution Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Jacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Scerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Principles of Security and Trust (POST)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd IEEE European Symposium on Security and Privacy (EuroS&amp;P'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuroSP.2017.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438639v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal verification of protocols based on short authenticated strings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Delaune</w:t>
+                <w:t xml:space="preserve">Beyond Subterm-Convergent Equational Theories in Automated Verification of Stateful Protocols (extended version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Duménil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Robin</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Sasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSF 2017 - 30th IEEE Computer Security Foundations Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">POST 2017 - 6th International Conference on Principles of Security and Trust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden. pp.117-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-54455-6_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528607v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création typographique au service des humanités numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When are three voters enough for privacy properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrto Arapinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque scientifique Collecta : des pratiques antiquaires aux humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">21st European Symposium on Research in Computer Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heraklion, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03187640v1</w:t>
+                <w:t xml:space="preserve">hal-01351398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Du or not to Du: A Security Analysis of Du-Vote</w:t>
+                <w:t xml:space="preserve">La création typographique au service des humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Rønne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE European Symposium on Security and Privacy 2016 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Saarbrucken, Germany</w:t>
+              <w:t xml:space="preserve">Colloque scientifique Collecta : des pratiques antiquaires aux humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238894v1</w:t>
+                <w:t xml:space="preserve">halshs-03187640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When are three voters enough for privacy properties?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To Du or not to Du: A Security Analysis of Du-Vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Rønne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Symposium on Research in Computer Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Heraklion, Crete, Greece</w:t>
+              <w:t xml:space="preserve">IEEE European Symposium on Security and Privacy 2016 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saarbrucken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351398v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type-Based Verification of Electronic Voting Protocols</w:t>
               </w:r>
@@ -6315,51 +6315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Debant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6439,51 +6439,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamarin Unchained: Handling User-Defined AC Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7097,162 +7097,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated analysis of equivalence properties for security protocols using else branches (extended version)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Gazeau</w:t>
+                <w:t xml:space="preserve">Formal verification of protocols based on short authenticated strings (extended version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRIA Nancy. 2017, pp.29</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria Nancy - Grand Est. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547017v1</w:t>
+                <w:t xml:space="preserve">hal-01528603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic verification of privacy-type properties for security protocols with XOR (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7281,119 +7294,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal verification of protocols based on short authenticated strings (extended version)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Delaune</w:t>
+                <w:t xml:space="preserve">Automated analysis of equivalence properties for security protocols using else branches (extended version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inria Nancy - Grand Est. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA Nancy. 2017, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528603v1</w:t>
+                <w:t xml:space="preserve">hal-01547017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated analysis of security protocols with global state</w:t>
               </w:r>
@@ -7918,51 +7918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kremer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsaka Rakotonirina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/theoretics.24.4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04179875v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Crubill&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-230037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Jacomme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3440712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushal Babel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-191366" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K&#252;nnemann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-160556" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Chadha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefan Ciob&#226;c&#462; Ciob&#226;c&#462;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2926715" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Arapinis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(2:11)2014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Ryan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-013-0184-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ciobaca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9197-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Treinen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9203-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Warinschi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9187-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QG04TRG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2008.12.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7KWSW94-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05422941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Groote" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04989554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diemunsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Hirschi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04318710v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ammann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03810102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Klein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Racouchot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795715v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Cremers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dax" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693843v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02961583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373718.3394746" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Bursuc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin-Catalin Dragan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Strub" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2019.00017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269063v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763138v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01922022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2018.00008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01450898v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gazeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396291v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Scerri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2017.16" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430490v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dum&#233;nil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Sasse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54455-6_6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Backes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2017.12" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438639v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Robin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R&#248;nne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351398v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Eigner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Maffei" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Wiedling" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091241v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP.2014.18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Steel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40203-6_19" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878630v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36830-1_2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729091v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasaila" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_15" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732905v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28869-2_6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636747v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D. Mark" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2011.12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636753v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636734v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2011.25" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495976v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10622-4_8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B52RFG1H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496351v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71070-7_9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SNX365V0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108386v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kuesters" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11523468" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02414281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;my" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01993308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090874v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nowpublishers.com/article/Details/PGL-001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2500000001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636787v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02997228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnetain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02961617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62077-6_10" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04971713v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Debant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196126v4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03683907v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kunnemann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267866v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02552287v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501577v4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01698177v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547017v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533694v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528603v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955869v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632564v4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379776v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00636769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kremer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsaka Rakotonirina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/theoretics.24.4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04179875v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Crubill&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-230037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Jacomme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3440712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushal Babel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-191366" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K&#252;nnemann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-160556" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Chadha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefan Ciob&#226;c&#462; Ciob&#226;c&#462;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2926715" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Arapinis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(2:11)2014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Ryan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-013-0184-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ciobaca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9197-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Treinen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9203-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Warinschi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9187-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QG04TRG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2008.12.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7KWSW94-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05422941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Groote" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04989554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diemunsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Hirschi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04318710v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ammann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03810102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Klein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Racouchot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795715v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Cremers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dax" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693843v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700492v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02961583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373718.3394746" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Bursuc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin-Catalin Dragan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Strub" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2019.00017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269063v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763122v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01922022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2018.00008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438639v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Backes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2017.12" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566035v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gazeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533708v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01450898v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Scerri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2017.16" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430490v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dum&#233;nil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Sasse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54455-6_6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187640v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238894v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R&#248;nne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Eigner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Maffei" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Wiedling" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091241v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP.2014.18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Steel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40203-6_19" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878630v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36830-1_2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729091v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasaila" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_15" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732905v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28869-2_6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636747v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D. Mark" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2011.12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636753v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636734v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2011.25" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495976v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10622-4_8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B52RFG1H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496351v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71070-7_9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SNX365V0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108386v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kuesters" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11523468" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02414281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;my" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01993308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090874v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nowpublishers.com/article/Details/PGL-001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2500000001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636787v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02997228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnetain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02961617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62077-6_10" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04971713v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Debant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196126v4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03683907v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kunnemann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267866v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02552287v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501577v4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01698177v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528603v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533694v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547017v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955869v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632564v4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379776v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00636769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>