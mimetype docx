--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -455,538 +455,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic micromechanical measurement of the flexural modulus of micrometre-sized diameter single natural fibres using a vibrating microcantilever technique</w:t>
+                <w:t xml:space="preserve">The Influence of Dew Retting on the Mechanical Properties of Single Flax Fibers Measured Using Micromechanical and Nanomechanical Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Grec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6439/ad124e⟩</w:t>
+              <w:t xml:space="preserve">Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (10), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fib12100091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526995v1</w:t>
+                <w:t xml:space="preserve">hal-04747504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static micromechanical measurements of the flexural modulus and strength of micrometre-diameter single fibres using deflecting microcantilever techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tilt-related alignment issues in miniature micromechanical on-wafer electrical probes composed of multiple flexible microcantilevers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-53082-4⟩</w:t>
+              <w:t xml:space="preserve">Engineering Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2631-8695/ad2ccc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440884v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the solid surface energy of tellurium dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guisbiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Badradeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 193, pp.112167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpcs.2024.112167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782081v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilt-related alignment issues in miniature micromechanical on-wafer electrical probes composed of multiple flexible microcantilevers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic micromechanical measurement of the flexural modulus of micrometre-sized diameter single natural fibres using a vibrating microcantilever technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Reda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2631-8695/ad2ccc⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (1), pp.015009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6439/ad124e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485030v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Dew Retting on the Mechanical Properties of Single Flax Fibers Measured Using Micromechanical and Nanomechanical Approaches</w:t>
+                <w:t xml:space="preserve">Static micromechanical measurements of the flexural modulus and strength of micrometre-diameter single fibres using deflecting microcantilever techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (10), pp.91. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.2967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fib12100091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-53082-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747504v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying and correcting tilt-related positioning errors in microcantilever-based microelectromechanical systems probes</w:t>
               </w:r>
@@ -1063,51 +1063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient valley polarization of charged excitons and resident carriers in Molybdenum disulfide monolayers by optical pumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangjun Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1530,51 +1530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skate, overtravel, and contact force of tilted triangular cantilevers for microcantilever-based MEMS probe technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.19386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1794,51 +1794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Avramovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (8), pp.085001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1898,51 +1898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouad Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Avramovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54 (4), pp.045102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2015,51 +2015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Avramovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2266,51 +2266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Ohser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2383,51 +2383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Begard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2517,51 +2517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (22), pp.225302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2595,51 +2595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The limits of edge bead planarization and surface levelling in spin-coated liquid films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30, pp.025003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2667,1351 +2667,1351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stress dependence of the Fermi level pinning on an oxidized silicon surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Investigation of Plasmonic Properties between Tunable Nanoobjects and Metallized Nanoprobes for Optical Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eschimese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Li</w:t>
+                <w:t xml:space="preserve">Patrick Hsia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Martinelli</w:t>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Cadiz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Arscott</w:t>
+                <w:t xml:space="preserve">De Philippe Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.01.207⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (46), pp.28392-28400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319831v1</w:t>
+                <w:t xml:space="preserve">hal-02349635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On evaporation via an inclined rotating circular lift-off shadow or stencil mask</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mechanical stress dependence of the Fermi level pinning on an oxidized silicon surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Cadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bendounan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.5057404⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 478, pp.284-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.01.207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345344v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant, Anomalous Piezoimpedance in Silicon-on-insulator</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">On evaporation via an inclined rotating circular lift-off shadow or stencil mask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (4), pp.044010. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.011602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.044010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/1.5057404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345325v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planarization and edge bead reduction of spin-coated polydimethylsiloxane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Giant, Anomalous Piezoimpedance in Silicon-on-insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T.K. Lew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Mccallum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6439/ab3b18⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.044010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.044010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345333v1</w:t>
+                <w:t xml:space="preserve">hal-02345325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and shape control of a variety of metallic nanostructures using tilted, rotating evaporation and lithographic lift-off techniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planarization and edge bead reduction of spin-coated polydimethylsiloxane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Baëtens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (11), pp.115005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6439/ab3b18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44074-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02345317v1</w:t>
+                <w:t xml:space="preserve">hal-02345333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallized SU-8 thin film patterns on stretchable PDMS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Size and shape control of a variety of metallic nanostructures using tilted, rotating evaporation and lithographic lift-off techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eschimese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vaurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44074-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6439/ab307f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02345306v1</w:t>
+                <w:t xml:space="preserve">hal-02345317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Investigation of Plasmonic Properties between Tunable Nanoobjects and Metallized Nanoprobes for Optical Spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metallized SU-8 thin film patterns on stretchable PDMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Baëtens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (46), pp.28392-28400. </w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (9), pp.095009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6439/ab307f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349635v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When is a surface foam-phobic or foam-philic?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of new transparent MEAs made from pure PEDOT:PSS and their optical/electrical properties for neurons' activity assessment in the frame of Alzheimer disease case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Susloparova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Teixeira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alibart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8sm00310f⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/conf.fncel.2018.38.00035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345387v1</w:t>
+                <w:t xml:space="preserve">hal-02350962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking effects in squashable and stretchable thin metal films on PDMS for flexible microsystems and electronics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">When is a surface foam-phobic or foam-philic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27798-z⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (26), pp.5369-5382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8sm00310f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345371v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zipping-Depinning: Dissolution of Droplets on Micropatterned Concentric Rings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Cracking effects in squashable and stretchable thin metal films on PDMS for flexible microsystems and electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Baëtens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00256⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27798-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345376v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of new transparent MEAs made from pure PEDOT:PSS and their optical/electrical properties for neurons' activity assessment in the frame of Alzheimer disease case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Susloparova</w:t>
+                <w:t xml:space="preserve">Zipping-Depinning: Dissolution of Droplets on Micropatterned Concentric Rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Encarnación Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+                <w:t xml:space="preserve">Harold J. W. Zandvliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Alibart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Arscott</w:t>
+                <w:t xml:space="preserve">Xuehua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12, </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (19), pp.5396-5402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/conf.fncel.2018.38.00035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350962v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence imaging of photoelectron spin precession during drift in a p-type GaAs microfabricated Hall bar</w:t>
               </w:r>
@@ -4036,64 +4036,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Cadiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (12), pp.125703. </w:t>
@@ -4125,793 +4125,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acknowledgement to Reviewers of Nanomaterials in 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spin and recombination dynamics of excitons and free electrons in p-type GaAs: Effect of carrier density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Cadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano7010014⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (8), pp.082101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4977003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345453v1</w:t>
+                <w:t xml:space="preserve">hal-02053976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A user-friendly guide to the optimum ultraviolet photolithographic exposure and greyscale dose of SU-8 photoresist on common MEMS, microsystems, and microelectronics coatings and materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Acknowledgement to Reviewers of Nanomaterials in 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7AY00564D⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano7010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345405v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambipolar spin diffusion in p-type GaAs: A case where spin diffuses more than charge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A user-friendly guide to the optimum ultraviolet photolithographic exposure and greyscale dose of SU-8 photoresist on common MEMS, microsystems, and microelectronics coatings and materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4985831⟩</w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (17), pp.2495-2504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7AY00564D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345440v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin and recombination dynamics of excitons and free electrons in p-type GaAs: Effect of carrier density</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Ambipolar spin diffusion in p-type GaAs: A case where spin diffuses more than charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Cadiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Lagarde</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Notot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Renucci</w:t>
+                <w:t xml:space="preserve">J. Filipovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Amand</w:t>
+                <w:t xml:space="preserve">C. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 110 (8), pp.082101. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (9), pp.095703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4977003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4985831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053976v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Chemically Driven Dewetting, Spreading, and Self-Running of Sessile Droplets on Crystalline Silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Optimization of a microelectromechanical systems (MEMS) approach for miniaturized microcantilever-based RF microwave probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhatif El Fellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b03287⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 238, pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2015.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345473v1</w:t>
+                <w:t xml:space="preserve">hal-02345465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a microelectromechanical systems (MEMS) approach for miniaturized microcantilever-based RF microwave probes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Stick–Jump (SJ) Evaporation of Strongly Pinned Nanoliter Volume Sessile Water Droplets on Quick Drying, Micropatterned Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Debuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Senez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2015.10.043⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (11), pp.2679-2686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345465v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stick–Jump (SJ) Evaporation of Strongly Pinned Nanoliter Volume Sessile Water Droplets on Quick Drying, Micropatterned Surfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Dynamic Chemically Driven Dewetting, Spreading, and Self-Running of Sessile Droplets on Crystalline Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 32 (11), pp.2679-2686. </w:t>
+              <w:t xml:space="preserve">, 2016, 32 (48), pp.12611-12622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b03287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345462v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric and chemical components of the giant piezoresistance in silicon nanowires</w:t>
               </w:r>
@@ -5025,1368 +5025,1368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled mud-crack patterning and self-organized cracking of polydimethylsiloxane elastomer surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">What is the Shape of an Air Bubble on a Liquid Surface?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep14787⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (51), pp.13708-13717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345522v1</w:t>
+                <w:t xml:space="preserve">hal-02345540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central role of electronic temperature for photoelectron charge and spin mobilities in p + -GaAs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Extended PDMS stiffness range for flexible systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4914357⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 230, pp.33-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2015.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345533v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended PDMS stiffness range for flexible systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Controlled mud-crack patterning and self-organized cracking of polydimethylsiloxane elastomer surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2015.04.011⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep14787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345519v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated MEMS RF Probe for SEM Station—Pad Size and Parasitic Capacitance Reduction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Central role of electronic temperature for photoelectron charge and spin mobilities in p + -GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Cadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Peytavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2015.2463213⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (9), pp.092108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4914357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345556v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-hardenable and patternable PDMS/SU-8 hybrid functional material: A smart substrate for flexible systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Integrated MEMS RF Probe for SEM Station—Pad Size and Parasitic Capacitance Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Fellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 53 (18), pp.1281-1291. </w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (10), pp.693-695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/polb.23773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2015.2463213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02345569v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanically robust, electrically stable metal arrays on plasma-oxidized polydimethylsiloxane for stretchable technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Photo-hardenable and patternable PDMS/SU-8 hybrid functional material: A smart substrate for flexible systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (18), pp.1281-1291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.23773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4927616⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02345538v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS probes for on-wafer RF microwave characterization of future microelectronics: design, fabrication and characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mechanically robust, electrically stable metal arrays on plasma-oxidized polydimethylsiloxane for stretchable technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/25/7/075024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (4), pp.045309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4927616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345571v1</w:t>
+                <w:t xml:space="preserve">hal-02345538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of carrier separation in ambipolar charge and spin drift in p + -GaAs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">MEMS probes for on-wafer RF microwave characterization of future microelectronics: design, fabrication and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhatif El Fellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuami Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107 (16), pp.162101. </w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (7), pp.075024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4933189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/25/7/075024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345561v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambipolar spin-spin coupling in p + -GaAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Absence of carrier separation in ambipolar charge and spin drift in p + -GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Cadiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (12), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (16), pp.162101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.121203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4933189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345549v1</w:t>
+                <w:t xml:space="preserve">hal-02345561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Pauli principle on photoelectron spin transport in p + GaAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Ambipolar spin-spin coupling in p + -GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Cadiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91 (16), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.165203⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 92 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.121203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052156v1</w:t>
+                <w:t xml:space="preserve">hal-02345549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the Shape of an Air Bubble on a Liquid Surface?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of the Pauli principle on photoelectron spin transport in p + GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Cadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (51), pp.13708-13717. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.165203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345540v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturized Microcantilever-based RF Microwave Probes Using MEMS Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouad Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuami Lasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6437,51 +6437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous electrowetting at the low concentration electrolyte-insulator-semiconductor junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105 (23), pp.231604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6515,51 +6515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited Review] SU-8 as a material for lab-on-a-chip-based mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (19), pp.3668-3689, selected as " hot article ". </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6593,51 +6593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrowetting and semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (55), pp.29223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6671,51 +6671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (19), pp.3896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6749,64 +6749,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All optical method for investigation of spin and charge transport in semiconductors : combination of spatially and time-resolved luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Cadiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6922,51 +6922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouad Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sijia Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7011,2477 +7011,2477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface recombination in doped semiconductors: Effect of light excitation power and of surface passivation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrowetting of soap bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4821139⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (1), pp.014103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4813308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345653v1</w:t>
+                <w:t xml:space="preserve">hal-02345667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrowetting at a liquid metal-oxide-semiconductor junction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surface recombination in doped semiconductors: Effect of light excitation power and of surface passivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Cadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Berkovits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 103 (14), pp.144101-1-5. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (10), pp.103711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4822308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4821139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871933v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting of soap bubbles on hydrophilic, hydrophobic, and superhydrophobic surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Electrowetting at a liquid metal-oxide-semiconductor junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 102 (25), pp.254103. </w:t>
+              <w:t xml:space="preserve">, 2013, 103 (14), pp.144101-1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4812710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4822308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345662v1</w:t>
+                <w:t xml:space="preserve">hal-00871933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrowetting at a liquid metal-semiconductor junction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Wetting of soap bubbles on hydrophilic, hydrophobic, and superhydrophobic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 103 (7), pp.074104. </w:t>
+              <w:t xml:space="preserve">, 2013, 102 (25), pp.254103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4818715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4812710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345658v1</w:t>
+                <w:t xml:space="preserve">hal-02345662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrowetting of soap bubbles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Electrowetting at a liquid metal-semiconductor junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 103 (1), pp.014103. </w:t>
+              <w:t xml:space="preserve">, 2013, 103 (7), pp.074104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4813308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4818715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345667v1</w:t>
+                <w:t xml:space="preserve">hal-02345658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical actuation of microelectromechanical systems using photoelectrowetting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A GaAs MEMS for AFM and spin injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Peytavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4723569⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 179, pp.10-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2012.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345716v1</w:t>
+                <w:t xml:space="preserve">hal-02345727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A snapshot of electrified nanodroplets undergoing Coulomb fission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Photoassisted Fowler-Nordheim-like tunneling from passivated GaAs microcantilevers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alison Ashcroft</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Peytavit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 100 (7), pp.074103. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (11), pp.113301-1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3684979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.113301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345724v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoresistance in Silicon at Uniaxial Compressive Stresses up to 3 GPa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Optical actuation of microelectromechanical systems using photoelectrowetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ch. Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.256801⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (22), pp.224103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4723569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345687v1</w:t>
+                <w:t xml:space="preserve">hal-02345716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An accurate determination of the surface energy of solid selenium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A snapshot of electrified nanodroplets undergoing Coulomb fission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Snyders</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Descatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Ashcroft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 101 (23), pp.231606. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4769358⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 100 (7), pp.074103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3684979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345720v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging ambipolar diffusion of photocarriers in GaAs thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabian Cadiz</w:t>
+                <w:t xml:space="preserve">Piezoresistance in Silicon at Uniaxial Compressive Stresses up to 3 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Favorskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Moreau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ch. Renner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 111 (12), pp.123720. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (25), pp.256801-1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4730396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.256801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345681v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GaAs MEMS for AFM and spin injection</w:t>
+                <w:t xml:space="preserve">An accurate determination of the surface energy of solid selenium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Guisbiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duong Vu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Snyders</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 179, pp.10-16. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (23), pp.231606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2012.02.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4769358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345727v1</w:t>
+                <w:t xml:space="preserve">hal-02345720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoassisted Fowler-Nordheim-like tunneling from passivated GaAs microcantilevers</w:t>
+                <w:t xml:space="preserve">Imaging ambipolar diffusion of photocarriers in GaAs thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Cadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (11), pp.113301-1-4. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (12), pp.123720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.113301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4730396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345751v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfabricated microfluidic fuel cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Tunable contact angle hysteresis by micropatterning surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Debuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Senez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2009.11.014⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (18), pp.184101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3576921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345763v1</w:t>
+                <w:t xml:space="preserve">hal-02345769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-dependent photoelectron tunneling from GaAs into magnetic cobalt</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital image correlation of metal nanofilms on SU-8 for flexible electronics and MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.121304⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (12), pp.125005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/21/12/125005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345792v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SU-8 micropatterning for microfluidic droplet and microparticle focusing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Microfabricated microfluidic fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Kamitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Morishita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Kotaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/21/6/065011⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 154 (2), pp.174-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2009.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345784v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting on smooth micropatterned defects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Debuisson</w:t>
+                <w:t xml:space="preserve">Spin-dependent photoelectron tunneling from GaAs into magnetic cobalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jurca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Dufour</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Allongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tournerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3657140⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (12), pp.121304(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.121304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345772v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving liquids with light: Photoelectrowetting on semiconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">SU-8 micropatterning for microfluidic droplet and microparticle focusing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Debuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Senez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep00184⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (6), pp.065011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/21/6/065011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345758v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital image correlation of metal nanofilms on SU-8 for flexible electronics and MEMS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Wetting on smooth micropatterned defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Debuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Senez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/21/12/125005⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (18), pp.184101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3657140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00740993v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable contact angle hysteresis by micropatterning surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Moving liquids with light: Photoelectrowetting on semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 98 (18), pp.184101. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (1), pp.184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3576921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep00184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345769v1</w:t>
+                <w:t xml:space="preserve">hal-02345758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly polarized luminescence microscopy for the imaging of charge and spin diffusion in semiconductors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Fluidic assembly of hybrid MEMS: a GaAs-based microcantilever spin injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Peytavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair C. H. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Paget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3493047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (2), pp.025023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/20/2/025023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345802v1</w:t>
+                <w:t xml:space="preserve">hal-02345810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluidic assembly of hybrid MEMS: a GaAs-based microcantilever spin injector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Circularly polarized luminescence microscopy for the imaging of charge and spin diffusion in semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Favorskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Peytavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (10), pp.103902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3493047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/20/2/025023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02345810v1</w:t>
+                <w:t xml:space="preserve">hal-02345802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoassisted tunneling from free-standing GaAs thin films into metallic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Peytavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9545,90 +9545,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant Piezoresistance Effects in Silicon Nanowires and Microwires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Milne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105 (22), pp.226802-1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9662,90 +9662,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved fuel use efficiency in microchannel direct methanol fuel cells using a hydrophilic macroporous layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai Kamitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Morishita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Kotaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 187 (1), pp.148-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9791,90 +9791,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel supply optimization in micro fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai Kamitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Morishita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Kotaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (1), pp.457-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9902,2571 +9902,2571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale devices for online dielectric spectroscopy of biological cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Debuisson</w:t>
+                <w:t xml:space="preserve">Giant Room-Temperature Piezoresistance in a Metal-Silicon Hybrid Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Treizebre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Donoso-Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Renner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0967-3334/29/6/S19⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (14), pp.145501-1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.145501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347380v1</w:t>
+                <w:t xml:space="preserve">hal-02347369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized microDMFC using silicon microsystems techniques: performances at low fuel flow rates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanoscale devices for online dielectric spectroscopy of biological cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Debuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Houssin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bartès-Biesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18 (12), pp.125019. </w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (6), pp.S213-S225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/18/12/125019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0967-3334/29/6/S19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347363v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Room-Temperature Piezoresistance in a Metal-Silicon Hybrid Structure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Miniaturized microDMFC using silicon microsystems techniques: performances at low fuel flow rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Kamitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Morishita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Kotaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 100 (14), pp.145501-1-4. </w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (12), pp.125019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.145501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/18/12/125019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347369v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-attolitre nanodroplet deposition using a silicon-based nanoelectrospray emitter tip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Descatoire</w:t>
+                <w:t xml:space="preserve">A silicon beam-based microcantilever nanoelectrosprayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Arscott</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Ashcroft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2006.09.009⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 125 (1), pp.72-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2007.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347449v1</w:t>
+                <w:t xml:space="preserve">hal-02347442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOI-based nanoelectrospray emitter tips for mass spectrometry: a coupled MEMS and microfluidic design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alison Ashcroft</w:t>
+                <w:t xml:space="preserve">Sub-attolitre nanodroplet deposition using a silicon-based nanoelectrospray emitter tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Descatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (3), pp.509-514. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (5-8), pp.1491-1495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/17/3/013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2006.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347438v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A silicon beam-based microcantilever nanoelectrosprayer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">SOI-based nanoelectrospray emitter tips for mass spectrometry: a coupled MEMS and microfluidic design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Ashcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alison Ashcroft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 125 (1), pp.72-78. </w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (3), pp.509-514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2007.01.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/17/3/013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347442v1</w:t>
+                <w:t xml:space="preserve">hal-02347438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidique intégrée pour le couplage d'un microcanal à une interface nanoESI : application à la protéomique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Top-down approaches for the study of single-cells : micro-engineering and electrical phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Senez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Carlier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Tahsin Akalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Caron</w:t>
+                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Fourrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Thomy</w:t>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3, pp.60-64. </w:t>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53, pp.97-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb:200603009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.53.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127163v1</w:t>
+                <w:t xml:space="preserve">hal-00138742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top Down' Approaches for the Study of Single-Cells: Micro-Engineering and Electrical Phenotype</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Senez</w:t>
+                <w:t xml:space="preserve">An open design microfabricated nib-like nanoelectrospray emitter tip on a conducting silicon substrate for the application of the ionization voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahsin Akalin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Christian Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.53.97⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (1), pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasms.2005.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347520v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure-resistant SU-8 microchannels for monolithic porous structure integration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Variation of absorption coefficient and determination of critical dose of SU-8 at 365 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/16/10/039⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (2), pp.024107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2164390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02347498v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of absorption coefficient and determination of critical dose of SU-8 at 365 nm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Top Down' Approaches for the Study of Single-Cells: Micro-Engineering and Electrical Phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Senez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahsin Akalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2164390⟩</w:t>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53, pp.97-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.53.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347482v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open design microfabricated nib-like nanoelectrospray emitter tip on a conducting silicon substrate for the application of the ionization voltage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">High pressure-resistant SU-8 microchannels for monolithic porous structure integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Chuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Verbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasms.2005.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (10), pp.2211-2219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/16/10/039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347490v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open design microfabricated nib-like nanoelectrospray emitter tip on a conduction silicon substrate for the application of the ionization voltage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Microfluidique intégrée pour le couplage d'un microcanal à une interface nanoESI : application à la protéomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.60-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb:200603009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128664v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles sources microfabriquées de nano-ESI optimisées pour l’analyse protéomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">An open design microfabricated nib-like nanoelectrospray emitter tip on a conduction silicon substrate for the application of the ionization voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17, pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347588v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary filling of miniaturized sources for electrospray mass spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Nouvelles sources microfabriquées de nano-ESI optimisées pour l’analyse protéomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ralf Blossey</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347514v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-down approaches for the study of single-cells : micro-engineering and electrical phenotype</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Capillary filling of miniaturized sources for electrospray mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Ashcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Blossey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.53.97⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (18), pp.S677-S690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/18/S13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138742v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polysilicon nanoelectrospray-mass spectrometry source based on a microfluidic capillary slot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Integrated microfabricated systems including a purification module and an on-chip nano electrospray ionization interface for biological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1071 (1-2), pp.213-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2004.12.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128654v1</w:t>
+                <w:t xml:space="preserve">hal-02347625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospraying from nanofluidic capillary slot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A polysilicon nanoelectrospray-mass spectrometry source based on a microfluidic capillary slot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Troadec</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rolando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 106, pp.741-749</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347675v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nanofluidic emitter tip obtained by focused ion beam nanofabrication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Electrospraying from nanofluidic capillary slot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/16/10/052⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (13), pp.134101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2058223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02347669v1</w:t>
+                <w:t xml:space="preserve">hal-02347675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polysilicon nanoelectrospray–mass spectrometry source based on a microfluidic capillary slot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A nanofluidic emitter tip obtained by focused ion beam nanofabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (10), pp.2295-2302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/16/10/052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2004.09.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02347664v1</w:t>
+                <w:t xml:space="preserve">hal-02347669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles sources de nano-ESI microfabriquées dédiées à la proteomique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A polysilicon nanoelectrospray–mass spectrometry source based on a microfluidic capillary slot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Rolando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectra Analyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 106 (2), pp.741-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2004.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138425v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated microfabricated systems including a purification module and an on-chip nano electrospray ionization interface for biological analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Nouvelles sources de nano-ESI microfabriquées dédiées à la proteomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spectra Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34, pp.20-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02347625v1</w:t>
+                <w:t xml:space="preserve">hal-00138425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel nib-like design for microfabricated nanospray tips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rolando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (3), pp.409-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12500,103 +12500,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micro-nib nanoelectrospray source for mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tabourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rolando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 98 (2-3), pp.140-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12621,103 +12621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A planar on-chip micro-nib interface for NanoESI–MS microfluidic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tabourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rolando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14 (2), pp.310-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12777,51 +12777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Blossey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12885,103 +12885,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A planar on-chip micro-nib interface for NanoESI-MS microfluidic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tabourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rolando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14, pp.310-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13006,64 +13006,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated microfluidics based on multi-layered SU-8 for mass spectrometry analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13146,613 +13146,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-ray generation by photomixing : performance and prospects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A planar microfabricated nanoelectrospray emitter tip based on a capillary slot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24 (21), pp.3640-3647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.200305664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00162723v1</w:t>
+                <w:t xml:space="preserve">hal-02347822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A planar microfabricated nanoelectrospray emitter tip based on a capillary slot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional microfabricated sources for nanoelectrospray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rolando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elps.200305664⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38 (12), pp.1259-1264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347822v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of fully distributed and periodically loaded nonlinear transmission lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Duchamp</w:t>
+                <w:t xml:space="preserve">M. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+                <w:t xml:space="preserve">A. Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Melique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51 (4), pp.1105-1116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMTT.2003.809621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional microfabricated sources for nanoelectrospray</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T-ray generation by photomixing : performance and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Matton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Masselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Peytavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, pp.32-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02347837v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrections to &amp;quot;Comparison of fully distributed and periodically loaded nonlinear transmission lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Duchamp</w:t>
+                <w:t xml:space="preserve">M. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+                <w:t xml:space="preserve">A. Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Melique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51 (10), pp.2147-2148. </w:t>
@@ -13784,1324 +13784,1324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel micromachined 2D nanoelectrospray emitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Micromachined 2D nanoelectrospray emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tabourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rolando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 39, pp.1702-1703</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 39 (24), pp.1702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20031099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146381v1</w:t>
+                <w:t xml:space="preserve">hal-02347842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromachined 2D nanoelectrospray emitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A novel micromachined 2D nanoelectrospray emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tabourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rolando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 39 (24), pp.1702. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 39, pp.1702-1703</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:20031099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02347842v1</w:t>
+                <w:t xml:space="preserve">hal-00146381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz frequency difference from vertically integrated low-temperature-grown GaAs photodetector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Monolithic integrated circuits incorporating InP-based heterostructure barrier varactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Matton</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahsin Akalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1499517⟩</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (8), pp.281-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2002.801935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347924v1</w:t>
+                <w:t xml:space="preserve">hal-02347928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz electromagnetic generation via optical frequency difference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Terahertz frequency difference from vertically integrated low-temperature-grown GaAs photodetector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Peytavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Masselin</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE Proceedings Optoelectronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 81 (7), pp.1174-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1499517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/ip-opt:20020321⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02347937v1</w:t>
+                <w:t xml:space="preserve">hal-02347924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integrated circuits incorporating InP-based heterostructure barrier varactors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Terahertz electromagnetic generation via optical frequency difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Peytavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mounaix</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Masselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 12 (8), pp.281-283. </w:t>
+              <w:t xml:space="preserve">IEE Proceedings Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 149 (3), pp.82-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2002.801935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/ip-opt:20020321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347928v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic coplanar transmission lines loaded by heterostructure barrier varactors for a 60 GHz tripler</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monolithic coplanar transmission lines loaded by heterostructures barrier varactors for a 60 GHz tripler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fernandez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">X. Melique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 11 (12), pp.498-500. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 11, pp.498-500</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347982v1</w:t>
+                <w:t xml:space="preserve">hal-00152061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic coplanar transmission lines loaded by heterostructures barrier varactors for a 60 GHz tripler</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monolithic coplanar transmission lines loaded by heterostructure barrier varactors for a 60 GHz tripler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fernandez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">X. Melique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 11, pp.498-500</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 11 (12), pp.498-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/7260.974558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152061v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate transfer process for InP-based heterostructure barrier varactor devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Arscott</w:t>
+                <w:t xml:space="preserve">Transferred-substrate InP-based heterostructure barrier varactor diodes on quartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O. Vanbésien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Melique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lippens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.591167⟩</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Guided Wave Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (11), pp.472-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/75.888836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348017v1</w:t>
+                <w:t xml:space="preserve">hal-02348025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferred substrate InP-based heterostructure barrier varactor diodes on quartz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Substrate transfer process for InP-based heterostructure barrier varactor devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Guided Wave Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 18 (1), pp.150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.591167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158201v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferred-substrate InP-based heterostructure barrier varactor diodes on quartz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferred substrate InP-based heterostructure barrier varactor diodes on quartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lippens</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
+                <w:t xml:space="preserve">T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Melique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. David</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vanbesien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Guided Wave Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 10 (11), pp.472-474. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 10, pp.472-474</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348025v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid thermal processing of PZT thin films using a new triol based sol-gel route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15155,346 +15155,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid thermal processing of lead zirconate titanate thin films on Pt–GaAs substrates based on a novel 1,1,1-tris(hydroxymethyl)ethane sol-gel route</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Terahertz time-domain spectroscopy of films fabricated from SU-8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kennedy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/JMR.1999.0070⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 35 (3), pp.243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:19990146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348064v1</w:t>
+                <w:t xml:space="preserve">hal-02348056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz time-domain spectroscopy of films fabricated from SU-8</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Rapid thermal processing of lead zirconate titanate thin films on Pt–GaAs substrates based on a novel 1,1,1-tris(hydroxymethyl)ethane sol-gel route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Mounaix</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duvillaret</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Milne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 14 (2), pp.494-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/JMR.1999.0070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:19990146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02348056v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferred InP-based HBVs on glass substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 35 (17), pp.1493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15528,51 +15528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromachining techniques at terahertz frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.E. Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15632,51 +15632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triol sol-gel route for preparing PZT thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramic Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15701,51 +15701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-gel derived thin films on GaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15843,51 +15843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead zirconate titanate thin films on GaAs substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Kurchania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15972,51 +15972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PZT bulk acoustic wave resonators for MMIC technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Awang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16102,51 +16102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Characterization of Delta Doped Gallium Arsenide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16236,51 +16236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of persistent photoconductivity in delta -doped GaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Missous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16323,8582 +16323,8582 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (74)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards THz-Compatible Microfluidics: Challenges and Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Reda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 50th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Helsinki, Finland. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz61557.2025.11319935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research into reliable tools for smart farming: application to the optimization of flax fiber production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on vegetronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated Optoelectronic Mixer with a Micromachined Silicon Coplanar Probe for Wideband On-Wafer Testing of Millimeter-Wave and THz Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kherouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Merupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 50th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Helsinki, Finland. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/irmmw-thz61557.2025.11319740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piezoresistance in nano-silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair C. H. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Mccallum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Lew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APS March Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectroscopic characterization of lithographic metal nanostructures for tip-enhanced spectroscopic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eschimese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Waves Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lithographic metal nanostructures for tip-enhanced spectroscopic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eschimese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Huitième conférence plénière biennale du GDR ONDES -CentraleSupélec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrostatic bending actuators with a liquid filled nanometer scale gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Uhlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 IEEE 30th International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Las Vegas, United States. pp.175-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2017.7863369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nano-probing station incorporating MEMS probes for 1D device RF on-wafer characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Daffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El El Fellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 47th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2017.8230973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissolution of Droplets on a Substrate with Engraved Concentric Rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">69th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Portland, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robotic on-wafer probe station for microwave characterization in a scanning electron microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Fellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2015 IEEE MTT-S International Microwave Symposium (IMS2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Phoenix, Arizona, United States. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2015.7166970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On-wafer probe station for microwave metrology at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Fellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2015 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Pisa, Italy. pp.1960-1964, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/I2MTC.2015.7151582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanorobotic RF probe station for calibrated on-wafer measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Fellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.163-166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MEMS-based RF probes for on-wafer microwave characterization of micro/nanoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhatif El Fellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuami Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2015 28th IEEE International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Estoril, Portugal. pp.1012-1015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2015.7051133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Invited] MEMS research, applications and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Nanoscale Processing for MEMS and NEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miniaturized MEMS-based GSG probes for microwave characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuami Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2014 44th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.1150-1153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piezoresistance in silicon and silicon nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Seminar on Nano Mechanical Systems, NEMS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giant piezoresistance in silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C.H. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Milne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Research Society Spring Meeting, MRS Spring 2013, Symposium Q : Surfaces of Nanoscale Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Francisco, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giant piezoresistance in silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference from Nanoparticles and Nanomaterials to Nanodevices and Nanosystems, IC4N 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Corfu, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La piézorésistance géante dans les structures de silicium pour les microsystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C.H. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales Nanosciences et Nanotechnologies, J3N 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piezoresistance and hole mobility in silicon under compressive mechanical stresses of 3 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C.H. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Milne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Research Society Spring Meeting, MRS Spring 2013, Symposium A : Film Silicon Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Francisco, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selenium surface energy determination from size-dependent considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guisbiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belfiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Snyders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2013 IEEE International Nanoelectronics Conference (INEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Singapore, Malaysia. pp.105-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INEC.2013.6465968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giant piezoresistance in silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Nanowire Workshop, NW 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La piézorésistance géante dans le silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C.H. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Favorskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales Nanosciences et Nanotechnologies, J3N 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence of giant surface piezo resistance in silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Milne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C.H. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Interdisciplinary Surface Science Conference, ISSC-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Warwick, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micropatterned SU-8 surfaces for automatic droplet focusing and single-cell immobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Debuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Senez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th Anniversary World Congress on Biosensors, Biosensors 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Glasgow, Scotland, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GaAs spin injector microcantilever probe assembly via a releasable 'epitaxial patch technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Peytavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair C.H. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. Eurosensors XXIV 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Linz, Austria. pp.1039-1042, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.09.287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giant piezoresistance in silicon/metal hybrid resistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Portland, OR, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-GF planar aluminium-silicon hybrid strain transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C.H. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Conference on Solid-State Sensors, Actuators and Microsystems. Transducers 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Denver, United States. pp.264-267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSOR.2009.5285512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silicon nano-ESI emitters for mass spectrometry: a mixed micromechanical and microfluidic design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ashcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANSDUCERS 2007 - 2007 International Solid-State Sensors, Actuators and Microsystems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.791-794, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSOR.2007.4300249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Top-down approaches for the study of single-cells: micro-engineering and electrical phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Senez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahsin Akalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Sicily, Italy. pp.105-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silicon-based nanofluidic devices for the handling of liquids at attolitre volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Descatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Materials Research Society 2006 Spring Meeting, E-MRS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sub-picolitre silicon-based integrated peristaltic micro-pump for applications in laboratory-on-a-chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Materials Research Society 2006 Spring Meeting, E-MRS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microfluidic devices for ultra wide band electromagnetic spectroscopy of single cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahsin Akalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Senez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Microtechnologies in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Okinawa, Japan. pp.252-255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMB.2006.251542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microfluidic Devices for Ultra Wide Band Electromagnetic Spectroscopy of Single Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahsin Akalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2006 International Conference on Microtechnologies in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Okinawa, Japan. pp.252-255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMB.2006.251542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SU-8 based arch-like microfluidic microchannels using single mask/single step photolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.1189-1192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A nanofluidic electrospray source fabricated using focused ion beam etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Descatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ashcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.241-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Very high sensitivity polysilicon cantilever electrospray ionisation tips compatible with standard analytical chromatography fittings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.1504-1507</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of electric impedance spectra for single bio-cells in microfluidic devices using combined FEMLAB/ELDO modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Senez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.472-475</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanomachined electrospray ionisation tips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Descatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ashcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.122-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polymer-based monolithic columns prepared in microchannels for proteomics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Symposium on Microscale Separations and Capillary Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Salzburg, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel microfabricated nano-ESI interfaces to be integrated onto a microsystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.515-518</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microfluidique intégrée pour le couplage d'un microcanal à une interface nanoESI : application à la protéomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 2ème Congrès Français de Microfluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résine photolithographiable SU-8 aspects chimiques et technologiques de la fabrication de microsystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Coqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymérisations sous Rayonnement, PolyRay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Villeneuve d Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel 2D Interfaces for Nanoelectrospray-Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanotech2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel 2D interfaces for nanoelectrospray mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tabourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.316-319</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel 2D micronib ionization sources for nano electrospray-mass spectrometry (ESI-MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thermal and Mechanical Simulation and Experiments in Microelectronics and Microsystems - EuroSimE 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Brussels, Belgium. pp.305-309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESIME.2004.1304055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déplacement de microvolumes de liquides dans des microsystèmes à vocation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microfluidics for proteomics : continuous liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Japan-European Workshop on Chem Micro Mechatronics Systems and Biochips</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SU-8 technology and monolithic columns for integration in a biological lab-on-chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.315-318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2½ D microfabricated nib-like sources for nanoelectrospray applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.1211-1214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 2D microfabricated nanoelectrospray source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tabourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Micro et Nano Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microfluidics for proteomics : discrete liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Japan-European Workshop on Chem Micro Mechatronics Systems and Biochips</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéomique intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tabourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Micro et Nano Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propagation dans les métamatériaux main gauche : applications aux guides d'ondes et coupleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Melique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Akalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lalinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ciberta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.4B1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nib-like microfabricated two dimensional nano-ESI tips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cren-Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 51st ASMS Conference on Mass Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micro-pompe à actuation thermique appliquée à la microfluidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.943-948</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microfluidic systems for high-throughput proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tabourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.70-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SU-8 technology and monolithic columns for integration in a biological lab-on-chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MicroTas2003 - 7th International Conference on Miniaturized Systems for Chemistry and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Squaw Valley, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High performance HBV multipliers monolithically integrated into a host quartz substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahsin Akalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Tenth International Conference on Terahertz Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Cambridge, United Kingdom. pp.113-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THZ.2002.1037604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs à hétérostructures de semiconducteurs pour la conversion de fréquences en infrarouge lointain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Melique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vanbésien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes Journées Nationales Microélectronique et Optoélectronique, JNMO 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, St Aygulf, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High performance HBV multipliers monolithically integrated onto a host quartz substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahsin Akalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">THz 2002. 2002 IEEE Tenth International Conference on Terahertz Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Cambridge, United Kingdom. pp.113-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THZ.2002.1037604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application des concepts de gap de photons aux structures micro-ondes accordables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanbésien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahsin Akalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fernandez Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7èmes Journées de Caractérisation Micro-ondes et Matériaux - JCMM 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ultra-wide bandwidth photomixer with down conversion at terahertz frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Peytavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Masselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">THz 2002. 2002 IEEE Tenth International Conference on Terahertz Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Cambridge, United Kingdom. pp.23-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THZ.2002.1037578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beam forming through the use of electromagnetic band gap materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahsin Akalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanbésien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th ESA Antenna Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Noordwijk, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of fully distributed and periodically loaded nonlinear transmission lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Melique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2001 31st European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2001, London, United Kingdom. pp.205-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 5 mW-290 GHz heterostructure barrier tripler in a waveguide configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Maestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahsin Akalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2001 IEEE MTT-S International Microwave Symposium Digest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Phoenix, AZ, United States. pp.1661-1664, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2001.967224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical and electronics routes for electromagnetic generation in the terahertz gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Peytavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahsin Akalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Conference on Infrared and Millimeter Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microtechnologies for the monolithic fabrication of mm and submm nonlinear devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Melique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000, pp.28-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards terahertz circuits via InP micromachining techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Melique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000, pp.561-564</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards terahertz circuits via InP micromachining techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Melique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference Proceedings. 2000 International Conference on Indium Phosphide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Williamsburg, United States. pp.561-564, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2000.850359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microtechnologies for the monolithic fabrication of mm and submm non linear devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Melique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th European Microwave Conference, 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Paris, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMA.2000.338617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micromachining techniques at terahertz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Lasers and Inspection (EUROPTO Series)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Munich, Germany. pp.335, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.361055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lead zirconate titanate thin films on GaAs for microwave device applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.E. Miles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Milne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifth International Conference on Solid-State and Integrated Circuit Technology-ICSICT'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Beijing, China. pp.587, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSICT.1998.785955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sol-gel synthesis of PZT thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEE Colloquium on Electro-Technical Ceramics - Processing, Properties and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, London, United Kingdom. pp.5-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ic:19971051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Colour Changes: A Promising Parameter for Smart Dew Retting Monitoring Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suvajit Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Galinousky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Blervacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363403v1</w:t>
-              </w:r>
-[...8376 lines deleted...]
-                <w:t xml:space="preserve">hal-02348151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -24968,51 +24968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Alawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Merupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Saint-Etienne, France</w:t>
@@ -25241,51 +25241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Front cover of the Journal of Micromechanics and Microengineering (IOP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25303,51 +25303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microfluidique et les microsystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25436,51 +25436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25531,77 +25531,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfabricated Nanoelectrospray Emitter Tips based on a Microfluidic Capillary Slot [Chapter 5]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rolando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Gac S., Van den Berg A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miniaturization and Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.97-128, 2008, 978-0-85404-129-9, e-ISBN 978-1-84755-894-7. </w:t>
@@ -25651,77 +25651,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance Heterostructure Barrier Varactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25778,661 +25778,52 @@
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...607 lines deleted...]
-    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId675"/>
+      <w:footerReference w:type="default" r:id="rId666"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26579,51 +25970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05451451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvajit Mukherjee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Galinousky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Sophie Blervacq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Arscott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2026.111407" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12801-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960263v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture15040395" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526995v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ad124e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440884v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53082-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782081v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guisbiers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badradeen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2024.112167" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04485030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ad2ccc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Grec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib12100091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092921v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/acd25e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangjun Park" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto G Sirotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00850-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Daffe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Marzouk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ac3cd7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ac521e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eschim&#232;se" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vaurette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;lin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00620G" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23973-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Thayil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Lew" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Filoche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Johnson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.014046" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ac0807" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abbc36" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03540-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Susloparova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Begard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvane Colin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128895" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Nagel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Ohser" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2245" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Ba&#235;tens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Begard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Pallecchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101073" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507742v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eschimese" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab746e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ab60be" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendounan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.207" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345344v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5057404" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T.K. Lew" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Johnson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mccallum" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.044010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345333v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ab3b18" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44074-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ab307f" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349635v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hsia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Philippe Bettignies" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09977" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345387v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Teixeira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cox" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Teixeira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00310f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345371v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27798-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345376v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Encarnaci&#243;n Escobar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dietrich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold J. W. Zandvliet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuehua Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00256" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350962v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fncel.2018.38.00035" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Notot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paget" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rowe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979097" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345453v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7010014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345405v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaudet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7AY00564D" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345440v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filipovic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985831" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02053976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Amand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03287" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhatif El Fellahi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.043" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345462v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Debuisson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Merlen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00070" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345468v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcclarty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jegenyes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toccafondi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ossikovski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955403" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345522v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14787" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345533v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914357" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345519v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seghir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.04.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Fellahi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marzouk" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2463213" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23773" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27QFN6MX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927616" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345571v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuami Lasri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/25/7/075024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345561v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933189" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345549v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.121203" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02052156v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.165203" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345540v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03970" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345626v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.631" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345628v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903513" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058486v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00617H" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA04187A" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345645v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC90090A" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024991v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Korb" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4889799" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345634v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Gu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.733" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345653v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berkovits" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ulin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821139" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871933v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4822308" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345662v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812710" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345658v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818715" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345667v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813308" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4723569" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345724v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Descatoire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Ashcroft" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3684979" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345687v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Favorskiy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Renner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.256801" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345720v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snyders" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769358" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345681v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730396" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345727v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Vu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.02.033" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FWQ6970-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345751v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.113301" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345763v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Kamitani" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Morishita" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kotaki" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.11.014" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G78XF3JT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345792v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jurca" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maroun" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allongue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tournerie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.121304" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345784v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/6/065011" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-N6187FKF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345772v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dufour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3657140" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345758v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00184" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740993v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/12/125005" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GBNWSBRP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345769v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3576921" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345802v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493047" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345810v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair C. H. Rowe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paget" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/20/2/025023" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PM6K6L27-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345816v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramdani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.115331" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345799v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.226802" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345838v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.10.085" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6CWK4TB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345854v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.114" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347380v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Houssin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bart&#232;s-Biesel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/29/6/S19" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-89GF9RMD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347363v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/18/12/125019" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347369v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donoso-Barrera" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.145501" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347449v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.09.009" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-369H32ML-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347438v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/17/3/013" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9P95K165-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347442v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.01.040" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C01J7M3C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127163v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fourrier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200603009" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2B001WCX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347520v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahsin Akalin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Bourzgui" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.53.97" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347498v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Chuda" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/10/039" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1633F5D209D59ABBC4CD1DB8472A4B5B163DC6F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347482v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Camart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2164390" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347490v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2005.09.003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128664v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gac" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolando" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347588v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Gac" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347514v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Blossey" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/18/S13" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138742v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128654v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347675v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2058223" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347669v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/10/052" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AE59C04EE08D132902304B801FE18537B9BEB2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347664v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2004.09.026" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S39FPNJH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138425v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347625v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2004.12.037" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL4B2323-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347737v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2003.11.001" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140771v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabourier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347816v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Druon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tabourier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/14/2/021" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347731v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brinkmann" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blossey" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1792381" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140772v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347723v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fourrier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caron" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/14/4/024" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2647D770D5E4FA3AE6155F54AC287DB75F360CE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162723v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Matton" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masselin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347822v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200305664" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6F637C0C180ED1542F2DD4C2996D9B1E559D881/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347830v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jrad" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Melique" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2003.809621" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347837v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.580" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7CEC1AFD33C572498E992829D21B493C1122F58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347910v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2003.817430" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146381v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347842v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20031099" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347924v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lippens" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1499517" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347937v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20020321" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347928v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. David" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Munier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2002.801935" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347982v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delos" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/7260.974558" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152061v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348017v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mounaix" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.591167" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158201v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanbesien" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348025v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanb&#233;sien" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/75.888836" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348071v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miles" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milne" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199908226126" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348064v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kennedy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.1999.0070" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/260B95B7418CB7D4DE7D982266EE307D8FA6742E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348056v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19990146" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348069v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19990984" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348103v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Miles" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Milne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.361055" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348121v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348109v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Smith" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kurchania" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Milne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Miles" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/13/2/016" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82955BA5B158294A4A3E77B99751FFC42BB6AD9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348141v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018604220159" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6JC5HRTP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348161v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Awang" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tu" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199608244843" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348216v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missous" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobaczewski" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harness" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Kennedy Maude" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-281-19" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348222v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Missous" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/7/4/033" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8F85838D82836E2508D5BF410793978ACBDCB6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05363403v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blervacq" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490496v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319935" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05363438v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489566v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Islam" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kherouz" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Merupo" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frein" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz61557.2025.11319740" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113093v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Mccallum" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lew" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094847v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094832v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345399v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uhlig" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stolz" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Conrad" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2017.7863369" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726555v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daffe" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El El Fellahi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2017.8230973" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345512v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345580v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345725" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345582v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2015.7051133" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345575v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2015.7166970" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345596v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2015.7151582" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345623v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986644" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979428v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Rowe" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976620v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811788v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.H. Rowe" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Milne" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878806v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904714v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345672v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belfiore" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INEC.2013.6465968" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811806v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797717v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807208v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579033v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574485v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debuisson" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345820v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair C.H. Rowe" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.287" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808203v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renner" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345857v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285512" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347474v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ashcroft" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2007.4300249" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147725v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130858v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descatoire" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130859v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130878v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMB.2006.251542" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347528v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mille" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130827v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130826v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130825v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130849v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130658v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142065v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fourrier" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141032v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140980v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chuda" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347767v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140770v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347786v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESIME.2004.1304055" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141033v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cren" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146399v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146380v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146385v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146442v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146400v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146396v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146088v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akalin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalinde" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ciberta" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146412v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cren-Olive" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146382v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347904v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146443v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146395v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347952v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decoopman" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THZ.2002.1037604" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148654v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decoopman" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347966v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THZ.2002.1037578" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148623v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanb&#233;sien" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez Diego" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lippens" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148652v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wolf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;lique" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148639v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Munier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347990v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillon" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maestrini" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2001.967224" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152085v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152074v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Tao" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348043v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2000.338617" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348037v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2000.850359" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158204v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158203v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348077v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348132v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.1998.785955" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348151v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic:19971051" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805899v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucaud" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Alawar" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bhaskar" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539677v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ad3659" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182123v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ace834" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286307v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799256v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345340v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Taleb" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22587-2_24" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347420v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847558947-00097" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-GF488M1M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348008v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut David" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duez" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0824-2_4" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/457C77CAFB8095251F99CF554EBA5F7334AA614A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345709v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455322v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345851v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451515v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kamiya" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morishita" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455287v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372348v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372435v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05451451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvajit Mukherjee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Galinousky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Sophie Blervacq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Arscott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2026.111407" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12801-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960263v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture15040395" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Grec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib12100091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04485030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ad2ccc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782081v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guisbiers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badradeen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2024.112167" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ad124e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440884v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53082-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092921v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/acd25e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangjun Park" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto G Sirotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00850-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Daffe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Marzouk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ac3cd7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ac521e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eschim&#232;se" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vaurette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;lin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00620G" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23973-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Thayil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Lew" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Filoche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Johnson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.014046" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ac0807" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abbc36" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03540-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Susloparova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Begard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvane Colin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128895" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Nagel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Ohser" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2245" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Ba&#235;tens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Begard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Pallecchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101073" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507742v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eschimese" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab746e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ab60be" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349635v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hsia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Philippe Bettignies" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09977" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319831v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendounan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.207" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5057404" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T.K. Lew" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Johnson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mccallum" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.044010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345333v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ab3b18" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345317v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44074-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ab307f" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350962v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fncel.2018.38.00035" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Teixeira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cox" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Teixeira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00310f" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27798-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345376v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Encarnaci&#243;n Escobar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dietrich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold J. W. Zandvliet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuehua Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00256" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Notot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paget" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rowe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979097" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02053976v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Amand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345453v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7010014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345405v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaudet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7AY00564D" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345440v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filipovic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985831" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhatif El Fellahi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.043" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345462v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Debuisson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Merlen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00070" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345473v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03287" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345468v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcclarty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jegenyes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toccafondi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ossikovski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955403" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345540v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03970" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345519v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seghir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.04.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345522v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14787" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345533v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914357" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345556v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Fellahi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marzouk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2463213" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345569v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23773" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27QFN6MX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345538v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927616" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345571v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuami Lasri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/25/7/075024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345561v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933189" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345549v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.121203" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02052156v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.165203" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345626v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.631" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345628v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903513" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058486v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00617H" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA04187A" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345645v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC90090A" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024991v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Korb" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4889799" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345634v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Gu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.733" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345667v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813308" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345653v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berkovits" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ulin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821139" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871933v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4822308" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345662v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812710" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345658v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818715" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345727v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Vu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.02.033" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FWQ6970-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345751v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.113301" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345716v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4723569" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345724v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Descatoire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Ashcroft" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3684979" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345687v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Favorskiy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Renner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.256801" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345720v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snyders" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769358" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345681v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730396" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345769v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3576921" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740993v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/12/125005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GBNWSBRP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345763v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Kamitani" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Morishita" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kotaki" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.11.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G78XF3JT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345792v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jurca" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maroun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allongue" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tournerie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.121304" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345784v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/6/065011" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-N6187FKF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345772v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dufour" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3657140" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345758v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00184" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345810v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair C. H. Rowe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paget" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/20/2/025023" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PM6K6L27-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345802v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493047" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345816v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramdani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.115331" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345799v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.226802" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345838v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.10.085" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6CWK4TB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345854v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.114" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347369v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donoso-Barrera" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.145501" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347380v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Houssin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bart&#232;s-Biesel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/29/6/S19" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-89GF9RMD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347363v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/18/12/125019" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347442v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.01.040" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C01J7M3C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347449v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.09.009" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-369H32ML-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347438v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/17/3/013" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9P95K165-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138742v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahsin Akalin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Bourzgui" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.53.97" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347490v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gac" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2005.09.003" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347482v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Camart" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2164390" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347520v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347498v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Chuda" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/10/039" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1633F5D209D59ABBC4CD1DB8472A4B5B163DC6F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127163v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fourrier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200603009" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2B001WCX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128664v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gac" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolando" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347588v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Gac" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347514v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Blossey" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/18/S13" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347625v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2004.12.037" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL4B2323-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128654v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347675v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2058223" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347669v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/10/052" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AE59C04EE08D132902304B801FE18537B9BEB2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347664v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2004.09.026" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S39FPNJH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138425v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347737v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2003.11.001" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140771v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabourier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347816v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Druon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tabourier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/14/2/021" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347731v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brinkmann" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blossey" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1792381" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140772v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347723v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fourrier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caron" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/14/4/024" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2647D770D5E4FA3AE6155F54AC287DB75F360CE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347822v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200305664" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6F637C0C180ED1542F2DD4C2996D9B1E559D881/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347837v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.580" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7CEC1AFD33C572498E992829D21B493C1122F58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347830v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jrad" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Melique" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2003.809621" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162723v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Matton" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masselin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347910v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2003.817430" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347842v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20031099" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146381v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347928v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. David" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Munier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2002.801935" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347924v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lippens" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1499517" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347937v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20020321" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152061v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delos" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347982v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/7260.974558" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348025v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanb&#233;sien" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mounaix" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/75.888836" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348017v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.591167" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158201v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanbesien" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348071v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miles" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milne" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199908226126" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348056v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19990146" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348064v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kennedy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.1999.0070" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/260B95B7418CB7D4DE7D982266EE307D8FA6742E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348069v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19990984" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348103v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Miles" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Milne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.361055" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348121v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348109v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Smith" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kurchania" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Milne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Miles" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/13/2/016" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82955BA5B158294A4A3E77B99751FFC42BB6AD9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348141v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018604220159" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6JC5HRTP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348161v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Awang" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tu" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199608244843" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348216v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missous" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobaczewski" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harness" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Kennedy Maude" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-281-19" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348222v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Missous" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/7/4/033" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8F85838D82836E2508D5BF410793978ACBDCB6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490496v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319935" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05363438v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489566v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Islam" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kherouz" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Merupo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frein" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz61557.2025.11319740" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113093v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Mccallum" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lew" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094832v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094847v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345399v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uhlig" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stolz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Conrad" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2017.7863369" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726555v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daffe" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El El Fellahi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2017.8230973" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345512v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345575v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2015.7166970" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345596v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2015.7151582" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345580v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345725" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345582v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2015.7051133" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976620v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345623v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986644" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979428v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Rowe" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811788v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.H. Rowe" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Milne" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878806v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904714v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811806v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345672v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belfiore" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INEC.2013.6465968" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797717v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807208v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579033v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574485v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debuisson" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345820v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair C.H. Rowe" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.287" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808203v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renner" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345857v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285512" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347474v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ashcroft" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2007.4300249" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147725v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130858v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descatoire" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130859v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130878v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMB.2006.251542" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347528v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mille" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130826v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130827v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130825v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130849v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130658v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141033v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cren" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141032v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142065v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fourrier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140980v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chuda" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347767v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140770v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347786v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESIME.2004.1304055" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146395v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146399v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146385v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146442v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146380v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146400v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146396v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146088v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akalin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalinde" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ciberta" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146412v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cren-Olive" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146382v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146443v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347904v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148639v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Munier" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decoopman" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THZ.2002.1037604" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148654v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decoopman" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347952v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148623v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanb&#233;sien" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez Diego" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lippens" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347966v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THZ.2002.1037578" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148652v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wolf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;lique" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152074v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Tao" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347990v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillon" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maestrini" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2001.967224" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152085v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158204v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158203v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348037v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2000.850359" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348043v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2000.338617" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348077v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348132v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.1998.785955" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348151v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic:19971051" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05363403v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blervacq" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805899v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucaud" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Alawar" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bhaskar" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539677v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ad3659" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182123v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ace834" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286307v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799256v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345340v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Taleb" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22587-2_24" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347420v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847558947-00097" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-GF488M1M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348008v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut David" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duez" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0824-2_4" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/457C77CAFB8095251F99CF554EBA5F7334AA614A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>