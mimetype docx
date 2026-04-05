--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -753,529 +753,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of air cargo supply chain conditions and fruit quality evolution: Case study of mango shipment from Thailand to France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterising airflow and heat transfer within a Multi-Package of horticultural produce using a validated CFD model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Laguerre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F.T. Ndoye</w:t>
+                <w:t xml:space="preserve">Ahmad Nasser Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111803⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 170, pp.314-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158532v1</w:t>
+                <w:t xml:space="preserve">hal-04837241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising airflow and heat transfer within a Multi-Package of horticultural produce using a validated CFD model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dataset of air cargo supply chain conditions and fruit quality evolution: Case study of mango shipment from Thailand to France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Paviet-Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Nasser Eddine</w:t>
+                <w:t xml:space="preserve">F.T. Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 170, pp.314-324. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.111803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04837241v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Mixed Convection on the Cooling Kinetics of Heat-Generating Products Within a Ventilated Pallet: Application to Cheese</w:t>
+                <w:t xml:space="preserve">A Hybrid Numerical Approach for Characterising Airflow and Temperature Distribution in a Ventilated Pallet of Heat-Generating Products: Application to Cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihia Aguenihanai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elyamin Dahmana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Moureh</w:t>
+                <w:t xml:space="preserve">J. Moureh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18, pp.3665-3684. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 387, pp.112323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11947-024-03656-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809161v1</w:t>
+                <w:t xml:space="preserve">hal-04703396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Numerical Approach for Characterising Airflow and Temperature Distribution in a Ventilated Pallet of Heat-Generating Products: Application to Cheese</w:t>
+                <w:t xml:space="preserve">Impact of Mixed Convection on the Cooling Kinetics of Heat-Generating Products Within a Ventilated Pallet: Application to Cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihia Aguenihanai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moureh</w:t>
+                <w:t xml:space="preserve">Elyamin Dahmana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 387, pp.112323. </w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.3665-3684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11947-024-03656-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703396v1</w:t>
+                <w:t xml:space="preserve">hal-04809161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental simulation of temperature non-uniformity in a loaded container along air cargo supply chain: Mango case study</w:t>
               </w:r>
@@ -1395,51 +1395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer within a multi-package: Assessing the impact of package design on the cooling of strawberries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Nasser Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1787,550 +1787,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet FreshQualiTom, influence des conditions du circuit logistique sur le refroidissement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simplified heat transfer model for real-time temperature prediction in insulated boxes equipped with a phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149, pp.286-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098764v1</w:t>
+                <w:t xml:space="preserve">hal-04051631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified heat transfer model for real-time temperature prediction in insulated boxes equipped with a phase change material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet FreshQualiTom, influence des conditions du circuit logistique sur le refroidissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 390, pp.33-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.02.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04051631v1</w:t>
+                <w:t xml:space="preserve">hal-04098764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of long-distance air transport conditions on horticultural product quality: Case study of fresh mango shipment from Thailand to France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational Modelling of Airflow and Heat Transfer during Cooling of Stacked Tomatoes: Optimal Crate Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kwadwo Kale Agyeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.04.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en16042048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095941v1</w:t>
+                <w:t xml:space="preserve">hal-04200481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Modelling of Airflow and Heat Transfer during Cooling of Stacked Tomatoes: Optimal Crate Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of long-distance air transport conditions on horticultural product quality: Case study of fresh mango shipment from Thailand to France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Kwadwo Kale Agyeman</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en16042048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200481v1</w:t>
+                <w:t xml:space="preserve">hal-04095941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based model to simulate SARS-CoV-2 contamination of surfaces and meat cuts in processing plants</w:t>
               </w:r>
@@ -2584,90 +2584,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective heat transfer characteristics within a multi-package during precooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Nasser Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moureh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 359, pp.111710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2701,51 +2701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of airflow and heat transfer by natural convection in an insulated box with a Phase Change Material using a Particle Image Velocimetry technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2829,191 +2829,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of storage time and temperature of salad heads on the quality of fresh-cut Cichorium endivia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat transfer and aroma modeling of fresh fruit and vegetable in cold chain: case study on tomatoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Gouble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maja Musse</w:t>
+                <w:t xml:space="preserve">Nadir Bouledjeraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Reling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2022.112050⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, pp.133-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2021.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772812v1</w:t>
+                <w:t xml:space="preserve">hal-03403754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset of experimental study investigation of airflow and heat transfer in an insulated box equipped with a phase change material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3048,214 +3048,214 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer and aroma modeling of fresh fruit and vegetable in cold chain: case study on tomatoes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Denis</w:t>
+                <w:t xml:space="preserve">Impact of storage time and temperature of salad heads on the quality of fresh-cut Cichorium endivia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadir Bouledjeraf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven Duret</w:t>
+                <w:t xml:space="preserve">Patrice Reling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 133, pp.133-144. </w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, pp.112050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2021.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2022.112050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403754v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation multicritère de la chaîne du froid : qualité, sécurité et énergie</w:t>
               </w:r>
@@ -3360,347 +3360,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning for temperature prediction in food pallet along a cold chain: Comparison between synthetic and experimental training dataset</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between Package Design, Airflow, Heat and Mass Transfer, and Logistics in Cold Chain Facilities for Horticultural Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Nasser Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111156⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (22), pp.8659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15228659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683454v1</w:t>
+                <w:t xml:space="preserve">hal-03902027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Package Design, Airflow, Heat and Mass Transfer, and Logistics in Cold Chain Facilities for Horticultural Products</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Machine learning for temperature prediction in food pallet along a cold chain: Comparison between synthetic and experimental training dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Tardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (22), pp.8659. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 335, pp.111156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en15228659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902027v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold chain break detection and analysis: Can machine learning help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Tardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 112, pp.391-399. </w:t>
@@ -4895,329 +4895,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Assessment of Salmonellosis from Consumption of Alfalfa Sprouts and Evaluation of the Public Health Impact of Sprout Seed Treatment and Spent Irrigation Water Testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le transport frigorifique des carcasses de porc en France, enjeux liés aux changements de la réglementation européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuhuan Chen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Judith Spungen</w:t>
+                <w:t xml:space="preserve">N. Veauclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1170, pp.39-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936201v1</w:t>
+                <w:t xml:space="preserve">hal-02608699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transport frigorifique des carcasses de porc en France, enjeux liés aux changements de la réglementation européenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Merai</w:t>
+                <w:t xml:space="preserve">Risk Assessment of Salmonellosis from Consumption of Alfalfa Sprouts and Evaluation of the Public Health Impact of Sprout Seed Treatment and Spent Irrigation Water Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Pouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia M Santillana Farakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Veauclin</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Spungen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 00, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/risa.12964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608699v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Risk Assessment of Norovirus Transmission in Food Establishments: Evaluating the Impact of Intervention Strategies and Food Employee Behavior on the Risk Associated with Norovirus in Foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Pouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Fanaselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5698,590 +5698,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part I: Methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simplified heat transfer modeling in a cold room filled with food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sunny George Gwanpua</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 148, pp.53-57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.037⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 149, pp.78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173937v1</w:t>
+                <w:t xml:space="preserve">hal-01173940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified heat transfer modeling in a cold room filled with food products</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part I: Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunny George Gwanpua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie Geeraerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 149, pp.78-86. </w:t>
+              <w:t xml:space="preserve">, 2015, 148, pp.53-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173940v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part III: Application to the apple cold chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary study of airflow and heat transfer in a cold room filled with apple pallets: Comparison between two modelling approaches and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 148, pp.66-73. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.367-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173938v1</w:t>
+                <w:t xml:space="preserve">hal-01173941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of airflow and heat transfer in a cold room filled with apple pallets: Comparison between two modelling approaches and experimental results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part III: Application to the apple cold chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunny George Gwanpua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 76, pp.367-381. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 148, pp.66-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173941v1</w:t>
+                <w:t xml:space="preserve">hal-01173938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FRISBEE tool, a software for optimising the trade-off between food quality, energy use, and global warming impact of cold chains</w:t>
               </w:r>
@@ -6414,51 +6414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part II: Application to the cold chain of cooked ham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny George Gwanpua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6599,90 +6599,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1143, pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599874v1</w:t>
+                <w:t xml:space="preserve">hal-02630419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
               </w:r>
@@ -6720,90 +6720,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1143, pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569716v1</w:t>
+                <w:t xml:space="preserve">hal-02599874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the significant factors in food safety using global sensitivity analysis and the accept-and-reject algorithm: application to the cold chain of ham</w:t>
               </w:r>
@@ -7000,73 +7000,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1143, pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630419v1</w:t>
+                <w:t xml:space="preserve">hal-01569716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of airflow, heat and mass transfer in a cold room filled with food products</w:t>
               </w:r>
@@ -7891,262 +7891,429 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du refroidissement d'une palette de 4 colis de tomates - Mise en évidence des hétérogénéités de températures entre colis et au sein même d'un colis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moureh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumer behavior at sale point and consumption according to strawberry quality: how to use those data to evaluate food waste?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pignères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cheese heat generation inside a ventilated pallet on cooling rate and heterogeneity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
+                <w:t xml:space="preserve">From microstructure development to quality changes and viral risk: multiscale analysis of frozen raspberries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Moureh</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin-Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou-Toutie Ndoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IIR Conference on Sustainability and the Cold Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Tokyo, Japan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.iccc2024.1102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.iccc2024.1068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04682151v1</w:t>
+                <w:t xml:space="preserve">hal-04682145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Characterization of Cooling Behavior Within a Multi-Package: Application on a Pallet of Strawberries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8154,839 +8321,826 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moureh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IIR Conference on Sustainability and the Cold Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Tokyo, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.iccc2024.1066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUMERICAL MODELLING OF AIRFLOW AND HEAT TRANSFER WITHIN A MULTI-PACKAGING OF STRAWBERRIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Nasser Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Simulation and Modelling in the Food and Bio-Industry, FOODSIM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Ghent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From microstructure development to quality changes and viral risk: multiscale analysis of frozen raspberries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+                <w:t xml:space="preserve">Influence of cheese heat generation inside a ventilated pallet on cooling rate and heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihia Aguenihanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fatou-Toutie Ndoye</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moureh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IIR Conference on Sustainability and the Cold Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Tokyo, Japan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.iccc2024.1068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.iccc2024.1102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04682145v1</w:t>
+                <w:t xml:space="preserve">hal-04682151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMPLIFIED ZONAL MODEL OF FLUID AND HEAT TRANSFER INSIDE A PALLET OF CHEESE ACCOUNTING FOR FREE/MIXED CONVECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihia Aguenihanai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Simulation and Modelling in the Food and Bio-Industry, FOODSIM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Ghent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new thermometer for the measurement of carcass surface temperature in slaughterhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gahartian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Binti-Zacharia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICR2023 _ 26th International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut International du froid/International Institute of refrigeration (IIF/IIR), Aug 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer characteristics within a multiscale packaging: application on a pallet of strawberries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moureh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, PARIS, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD study of airflow and temperature heterogeneity within a pallet of heat generating products: application to cheeses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihia Aguenihanai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moureh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.10.18462/iir.icr.2023.0082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and environmental assessment of strawberry cold chain - comparison of the use of different materials for packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Merouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9008,257 +9162,257 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modelling study of water condensation and evaporation at the surface of fruits during cold chain breaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Lequentrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Institut of Refrigeration, Aug 2023, Paris Palais des congrès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the impact of palletization and air velocity in platform on temperature in a vented pallet of cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9267,231 +9421,231 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCC2022_Online 7th IIR International Conference on Sustainability and the Cold Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut International du froid/International Institute of refrigeration (IIF/IIR), Apr 2022, Newcastle (GB)_ Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.iccc2022.1167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Salmonella in Powdered Infant Formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Kooh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Sanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Food Transportation and Storage in an Insulated Box: Effect of Phase Change Material Position and Spacing Underneath the Load Tanathep Leungtongkum* (a, b) , Denis Flick (b) , Hong Minh Hoang (a) , Duret Steven (a) , Anthony Delahaye (a) and Onrawee Laguerre (a)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9526,351 +9680,351 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.iccc2022.1117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria analysis approach considering food safety, food waste and energy consumption: Application to production process of puff pastry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of multi-criteria analysis approach considering food quality and energy consumption: Application to production process of puff pastry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Committee on Predictive Modelling in Food (ICPMF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International congress of refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609400v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of multi-criteria analysis approach considering food quality and energy consumption: Application to production process of puff pastry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-criteria analysis approach considering food safety, food waste and energy consumption: Application to production process of puff pastry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwann Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Committee on Predictive Modelling in Food (ICPMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bragança, Portugal. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0250⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03261530v1</w:t>
+                <w:t xml:space="preserve">hal-02609400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the fluid flow inside a refrigerated trailer loaded with prok carcasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Merai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9912,73 +10066,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization and modelling of refrigeration of pork carcasses during transport in field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Merai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9987,132 +10141,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the fluid flow inside a refrigerated trailer loaded with pork carcasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Merai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10157,106 +10311,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des transferts et de la croissance microbienne lors du transport de carcasses de porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Merai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10297,113 +10451,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26eme congrès français de thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of airflow inside a refrigerated trailer loaded with carcasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Merai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10418,73 +10572,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Food and Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of airflow inside a refrigerated trailer loaded with carcasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Merai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10539,73 +10693,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Food and Biosystems Engineering (I. C. FaBE 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratory of Food &amp; Biosystems Engineering (FABE Lab)., Jun 2017, Rhodes, Greece. 562 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10669,73 +10823,73 @@
               <w:t xml:space="preserve">9th International Conference on Predictive Modelling in Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Rio de Janeiro, Brazil. pp.4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airflow, heat and mass transfer in a cold room filled with food products: comparison of experimental, CFD and simplified approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10790,440 +10944,440 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IIR International Conference on Sustainability and the Cold Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Londre, United Kingdom. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of consumer behaviors on exposure to &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; by deterministic and stochastic approaches</w:t>
+                <w:t xml:space="preserve">Impact of cooked ham cold chain variability on safety by sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Predictive Modelling in Food (ICPMF8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA.; Groupement d'Intérêt Scientifique Sym'Previus (GIS Sym'Previus). FRA.; Centre National Interprofessionnel de l'Economie Laitière (CNIEL). FRA., Sep 2013, Paris, France. 286 p</w:t>
+              <w:t xml:space="preserve">2nd IIR International Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750077v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cooked ham cold chain variability on safety by sensitivity analysis</w:t>
+                <w:t xml:space="preserve">Assessment of the impact of consumer behaviors on exposure to &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; by deterministic and stochastic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IIR International Conference on Sustainability and the Cold Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">8. International Conference on Predictive Modelling in Food (ICPMF8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA.; Groupement d'Intérêt Scientifique Sym'Previus (GIS Sym'Previus). FRA.; Centre National Interprofessionnel de l'Economie Laitière (CNIEL). FRA., Sep 2013, Paris, France. 286 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510179v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the cold chain impacts the shelf life of a ready-to-eat food regarding listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Beaufort Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bergis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IIR International conference on Sustainability and the Cold Chain, ICCC2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cooked ham cold chain variability on safety by sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11278,351 +11432,351 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. IIR International Conference on Sustainability and the Cold Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut International du Froid (IIF). FRA., Apr 2013, Paris, France. 641 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations of nanofluids at low temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement thermique des nanofluides à basse température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahadir Aladag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Halelfadl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bazantay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAE 2011 Third International Conference on Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Perugia, Italy. pp.3153-3162</w:t>
+              <w:t xml:space="preserve">Colloque Interuniversitaire Franco Québécois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Saguenay, Canada. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685954v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement thermique des nanofluides à basse température</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigations of nanofluids at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahadir Aladag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halelfadl Salma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimeti Doner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Interuniversitaire Franco Québécois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Saguenay, Canada. pp.1-4</w:t>
+              <w:t xml:space="preserve">ICAE 2011 Third International Conference on Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Perugia, Italy. pp.3153-3162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992672v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Emaris Rapport industriel : Essais sur site juin et septembre 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11657,395 +11811,241 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif aux modalités de maîtrise du risque lié à la présence de dangers microbiologiques dans les fromages et autres produits laitiers fabriqués à partir de lait cru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0033, Anses. 2022, 126 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03889040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la condensation à la surface de produits lors des ruptures de la chaîne du froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE TRANSFORM. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824471v1</w:t>
-              </w:r>
-[...152 lines deleted...]
-                <w:t xml:space="preserve">hal-04835919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12076,90 +12076,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Salmonella and Cronobacter spp. in powdered infant formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Kooh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Sanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodMicro2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Athene, Greece. , 2022</w:t>
@@ -12438,103 +12438,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTICOLD: for an Eco-designed cold chain for fresh cut salad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Symposium on Fruit and Vegetable Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Avignon, France</w:t>
@@ -12956,51 +12956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Annibal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cottet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2024.113286" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rendet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art27" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463433v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawut Chaomuang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheeraphat Potisuwan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Paviet-Salomon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101512" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051963v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pign&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle-Ahou Gouton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101257" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laguerre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Ndoye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111803" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser Eddine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Aguenihanai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyamin Dahmana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-024-03656-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moureh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112323" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suveena Jantapirak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Paviet Salomon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112161" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Sdiri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112190" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaomuang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Paviet Salomon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mawilai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.02.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriyan Supapvanich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2024.101339" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanathep Leungtongkum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.02.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.04.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kwadwo Kale Agyeman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16042048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169721v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guillois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110321" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200182v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef El Adlouni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.06.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192381v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111710" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111207" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772812v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reling" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2022.112050" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108696" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03403754v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bouledjeraf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.10.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189869v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fran&#231;ois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Fritsch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loisel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tardet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cagnon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111156" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15228659" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.03.052" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190857v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108076" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260725v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Merai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411427v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Letang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be9771" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.03.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608709v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.11.041" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.02.033" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13199" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936227v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Suzzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marvasi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganyu Gu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura K Strawn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02451" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607357v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.01.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhuan Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pouillot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M Santillana Farakos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Spungen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12964" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veauclin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936133v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Fanaselle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Papafragkou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girvin Liggans" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12758" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569697v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.06.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSKWX6R9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601902v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2016.05.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565832v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173937v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny George Gwanpua" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Geeraerd" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.037" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7XP92B9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4M4TH0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173938v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.039" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBL7BDG1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173941v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ4183FX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600678v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Gwanpua" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verboven" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brown" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Verlinden" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.06.021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564759v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.038" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N2JMCQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599874v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569716v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173912v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.04.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HP0MKHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630419v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173923v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8D5TQ96-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.023" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS7LDV4W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707410v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahadir Aladag" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halelfadl Salma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimeti Doner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mar&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.12.101" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Halelfadl" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667139v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sow Ousmane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.07.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936236v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sow" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682151v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2024.1068" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682153v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2024.1066" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682122v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682145v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Verbrugghe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Benkhelifa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Latil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Toutie Ndoye" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2024.1102" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682111v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273263v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gahartian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Binti-Zacharia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0511" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285522v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0158" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285613v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.10.18462/iir.icr.2023.0082" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224116v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merouani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0432" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231593v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Lequentrec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sambou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273127v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thu Pham" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saavedra" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1167" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845650v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198851v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1117" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609400v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261530v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0250" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273646v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261536v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leroux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0179" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261479v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0178" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852763v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merai" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777974v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Guiller" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733743v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741297v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742952v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750077v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510179v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469099v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort Beaufort" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lintz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749381v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685954v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992672v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bazantay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299849v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889040v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824471v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835919v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903055v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903173v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903141v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bat&#233;jat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bou&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617843v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Sorin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604564v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Hoang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02600249v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Annibal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cottet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2024.113286" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rendet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art27" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463433v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawut Chaomuang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheeraphat Potisuwan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Paviet-Salomon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101512" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051963v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pign&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle-Ahou Gouton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101257" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837241v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser Eddine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.12.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laguerre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Ndoye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111803" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Aguenihanai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moureh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112323" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809161v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyamin Dahmana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-024-03656-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suveena Jantapirak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Paviet Salomon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112161" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Sdiri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112190" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaomuang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Paviet Salomon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mawilai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.02.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriyan Supapvanich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2024.101339" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanathep Leungtongkum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.02.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kwadwo Kale Agyeman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16042048" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095941v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.04.023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169721v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guillois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110321" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200182v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef El Adlouni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.06.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192381v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111710" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111207" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03403754v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bouledjeraf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.10.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108696" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772812v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reling" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2022.112050" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189869v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fran&#231;ois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Fritsch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902027v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15228659" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683454v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loisel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tardet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cagnon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111156" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.03.052" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190857v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108076" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260725v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Merai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411427v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Letang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be9771" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.03.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608709v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.11.041" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.02.033" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13199" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936227v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Suzzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marvasi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganyu Gu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura K Strawn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02451" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607357v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.01.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veauclin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936201v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhuan Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pouillot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M Santillana Farakos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Spungen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12964" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936133v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Fanaselle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Papafragkou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girvin Liggans" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12758" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569697v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.06.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSKWX6R9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601902v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2016.05.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565832v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173940v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4M4TH0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173937v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny George Gwanpua" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Geeraerd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.037" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7XP92B9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173941v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ4183FX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173938v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.039" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBL7BDG1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600678v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Gwanpua" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verboven" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brown" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Verlinden" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.06.021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564759v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.038" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N2JMCQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630419v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599874v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173912v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.04.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HP0MKHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569716v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173923v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8D5TQ96-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.023" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS7LDV4W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707410v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahadir Aladag" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halelfadl Salma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimeti Doner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mar&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.12.101" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Halelfadl" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667139v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sow Ousmane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.07.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936236v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sow" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835919v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682145v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Verbrugghe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Benkhelifa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Latil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Toutie Ndoye" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2024.1102" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682153v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2024.1066" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682122v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682151v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2024.1068" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273263v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gahartian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Binti-Zacharia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0511" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285522v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0158" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285613v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.10.18462/iir.icr.2023.0082" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224116v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merouani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0432" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231593v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Lequentrec" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sambou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273127v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thu Pham" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saavedra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1167" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845650v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198851v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1117" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261530v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0250" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609400v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273646v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261536v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leroux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0179" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261479v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0178" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852763v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merai" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777974v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Guiller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733743v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741297v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742952v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510179v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750077v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469099v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort Beaufort" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lintz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749381v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992672v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bazantay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685954v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299849v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889040v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824471v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903055v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903173v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903141v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bat&#233;jat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bou&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617843v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Sorin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604564v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Hoang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02600249v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>