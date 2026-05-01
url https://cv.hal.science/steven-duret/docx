--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -100,1796 +100,1796 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of harvest maturity and storage conditions on tomato quality: A comprehensive experimental and modeling study</w:t>
+                <w:t xml:space="preserve">A Hybrid Numerical Approach for Characterising Airflow and Temperature Distribution in a Ventilated Pallet of Heat-Generating Products: Application to Cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dihia Aguenihanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2024.113286⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 387, pp.112323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764729v1</w:t>
+                <w:t xml:space="preserve">hal-04703396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FreshQualiTom : étude de l'impact du froid sur les qualités de la tomate, au cours du circuit logistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Mixed Convection on the Cooling Kinetics of Heat-Generating Products Within a Ventilated Pallet: Application to Cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihia Aguenihanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyamin Dahmana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Mérendet</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art27⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.3665-3684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-024-03656-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385884v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage conditions, energy consumption, and food safety implications of domestic refrigerators in Bangkok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheeraphat Potisuwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Paviet-Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (2), pp.101512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.afres.2025.101512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer behavior at sale point and consumption according to strawberry quality: How to use those data to evaluate food waste?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pignères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Pignères</w:t>
+                <w:t xml:space="preserve">Marine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven Duret</w:t>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, pp.101001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance evaluation of water-based gel packs and insulating covers: A case study on raw milk preservation for local transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FreshQualiTom : étude de l'impact du froid sur les qualités de la tomate, au cours du circuit logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mérendet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Annibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.afres.2025.101257⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp.370-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210505v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising airflow and heat transfer within a Multi-Package of horticultural produce using a validated CFD model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Thermal performance evaluation of water-based gel packs and insulating covers: A case study on raw milk preservation for local transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 170, pp.314-324. </w:t>
+              <w:t xml:space="preserve">Applied Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2), pp.101257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.afres.2025.101257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837241v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of air cargo supply chain conditions and fruit quality evolution: Case study of mango shipment from Thailand to France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvanne Paviet-Salomon</w:t>
+                <w:t xml:space="preserve">Impact of harvest maturity and storage conditions on tomato quality: A comprehensive experimental and modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Laguerre</w:t>
+                <w:t xml:space="preserve">Christophe Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Annibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.T. Ndoye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+                <w:t xml:space="preserve">Valentine Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61, pp.111803. </w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 219, pp.113286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2024.113286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158532v1</w:t>
+                <w:t xml:space="preserve">hal-04764729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Numerical Approach for Characterising Airflow and Temperature Distribution in a Ventilated Pallet of Heat-Generating Products: Application to Cheese</w:t>
+                <w:t xml:space="preserve">Characterising airflow and heat transfer within a Multi-Package of horticultural produce using a validated CFD model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihia Aguenihanai</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Ahmad Nasser Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Moureh</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112323⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 170, pp.314-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703396v1</w:t>
+                <w:t xml:space="preserve">hal-04837241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Mixed Convection on the Cooling Kinetics of Heat-Generating Products Within a Ventilated Pallet: Application to Cheese</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dataset of air cargo supply chain conditions and fruit quality evolution: Case study of mango shipment from Thailand to France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Paviet-Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.T. Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18, pp.3665-3684. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.111803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11947-024-03656-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04809161v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental simulation of temperature non-uniformity in a loaded container along air cargo supply chain: Mango case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaporative Cooling with a Wet Fabric Blanket for Non-Refrigerated Horticultural Produce Transport: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suveena Jantapirak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+                <w:t xml:space="preserve">Suriyan Supapvanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Denis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112161⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, pp.101339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafr.2024.101339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593172v1</w:t>
+                <w:t xml:space="preserve">hal-04667704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer within a multi-package: Assessing the impact of package design on the cooling of strawberries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Nasser Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Flick</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Sdiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 382, pp.112190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of air cargo temperature variations and its impact on mango quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental simulation of temperature non-uniformity in a loaded container along air cargo supply chain: Mango case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suveena Jantapirak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chaomuang</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Paviet Salomon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Mawilai</w:t>
+                <w:t xml:space="preserve">Yvanne Paviet Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.02.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 380, pp.112161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472474v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporative Cooling with a Wet Fabric Blanket for Non-Refrigerated Horticultural Produce Transport: An Experimental Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Experimental study of air cargo temperature variations and its impact on mango quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suriyan Supapvanich</w:t>
+                <w:t xml:space="preserve">Y. Paviet Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Flick</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Mawilai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18, pp.101339. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafr.2024.101339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667704v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified heat transfer model for real-time temperature prediction in insulated boxes equipped with a phase change material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 149, pp.286-298. </w:t>
@@ -1927,103 +1927,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet FreshQualiTom, influence des conditions du circuit logistique sur le refroidissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infos CTIFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 390, pp.33-39</w:t>
@@ -2046,628 +2046,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Modelling of Airflow and Heat Transfer during Cooling of Stacked Tomatoes: Optimal Crate Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of long-distance air transport conditions on horticultural product quality: Case study of fresh mango shipment from Thailand to France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Kwadwo Kale Agyeman</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en16042048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200481v1</w:t>
+                <w:t xml:space="preserve">hal-04095941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of long-distance air transport conditions on horticultural product quality: Case study of fresh mango shipment from Thailand to France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Computational Modelling of Airflow and Heat Transfer during Cooling of Stacked Tomatoes: Optimal Crate Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kwadwo Kale Agyeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.04.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en16042048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095941v1</w:t>
+                <w:t xml:space="preserve">hal-04200481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based model to simulate SARS-CoV-2 contamination of surfaces and meat cuts in processing plants</w:t>
+                <w:t xml:space="preserve">Strawberry supply chain: energy and environmental assessment from a field study and comparison of different packaging materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
+                <w:t xml:space="preserve">Yasmine Salehy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Federighi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauline Kooh</w:t>
+                <w:t xml:space="preserve">Moncef El Adlouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2023.110321⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04169721v1</w:t>
+                <w:t xml:space="preserve">hal-04200182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strawberry supply chain: energy and environmental assessment from a field study and comparison of different packaging materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An agent-based model to simulate SARS-CoV-2 contamination of surfaces and meat cuts in processing plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+                <w:t xml:space="preserve">Michel Federighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Salehy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Steven Duret</w:t>
+                <w:t xml:space="preserve">Yvonnick Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moncef El Adlouni</w:t>
+                <w:t xml:space="preserve">Pauline Kooh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 404, pp.110321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2023.110321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200182v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04169721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective heat transfer characteristics within a multi-package during precooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Nasser Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moureh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 359, pp.111710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2714,90 +2714,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of airflow and heat transfer by natural convection in an insulated box with a Phase Change Material using a Particle Image Velocimetry technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 336, pp.111207. </w:t>
@@ -2829,1379 +2829,1379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer and aroma modeling of fresh fruit and vegetable in cold chain: case study on tomatoes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Interactions between Package Design, Airflow, Heat and Mass Transfer, and Logistics in Cold Chain Facilities for Horticultural Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Nasser Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2021.10.009⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (22), pp.8659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15228659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403754v1</w:t>
+                <w:t xml:space="preserve">hal-03902027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of experimental study investigation of airflow and heat transfer in an insulated box equipped with a phase change material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Machine learning for temperature prediction in food pallet along a cold chain: Comparison between synthetic and experimental training dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Steven Duret</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Tardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108696⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 335, pp.111156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03839038v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of storage time and temperature of salad heads on the quality of fresh-cut Cichorium endivia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dataset of experimental study investigation of airflow and heat transfer in an insulated box equipped with a phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 193, pp.112050. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2022.112050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03772812v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation multicritère de la chaîne du froid : qualité, sécurité et énergie</w:t>
+                <w:t xml:space="preserve">Impact of storage time and temperature of salad heads on the quality of fresh-cut Cichorium endivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nguyen-The</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Barbara Gouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lena Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, pp.112050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2022.112050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189869v1</w:t>
+                <w:t xml:space="preserve">hal-03772812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Package Design, Airflow, Heat and Mass Transfer, and Logistics in Cold Chain Facilities for Horticultural Products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Heat transfer and aroma modeling of fresh fruit and vegetable in cold chain: case study on tomatoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Bouledjeraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, pp.133-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2021.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en15228659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03902027v1</w:t>
+                <w:t xml:space="preserve">hal-03403754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning for temperature prediction in food pallet along a cold chain: Comparison between synthetic and experimental training dataset</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation multicritère de la chaîne du froid : qualité, sécurité et énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Tardet</w:t>
+                <w:t xml:space="preserve">Christophe Nguyen-The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cagnon</w:t>
+                <w:t xml:space="preserve">Marina François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1183, pp.29-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683454v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold chain break detection and analysis: Can machine learning help?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Interactions between refrigeration temperatures, energy consumption in a food plant and microbiological quality of the food product: Application to refrigerated stuffed pasta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Margot Tardet</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2021.03.052⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.108076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2021.108076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260556v1</w:t>
+                <w:t xml:space="preserve">hal-03190857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between refrigeration temperatures, energy consumption in a food plant and microbiological quality of the food product: Application to refrigerated stuffed pasta</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cold chain break detection and analysis: Can machine learning help?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Tardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126, pp.108076. </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112, pp.391-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2021.108076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2021.03.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03190857v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des températures de carcasses de porc lors du transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+                <w:t xml:space="preserve">Chaîne du Froid : procédés et maillons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Merai</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Letang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-be9771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260725v1</w:t>
+                <w:t xml:space="preserve">hal-03411427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaîne du Froid : procédés et maillons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evolution des températures de carcasses de porc lors du transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411427v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling methodology of temperature and energy consumption in food plant: Application to puff pastry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 115, pp.28 - 38. </w:t>
@@ -4233,991 +4233,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of heat transfer inside a refrigerated trailer loaded with carcasses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Combining quantitative risk assessment of human health, food waste and energy consumption: the next step in the development of the food cold chain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99, pp.194-203. </w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 39 (4), pp.906-925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.11.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/risa.13199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608709v1</w:t>
+                <w:t xml:space="preserve">hal-02156194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and modelling of refrigeration of pork carcasses during transport under field conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of heat transfer inside a refrigerated trailer loaded with carcasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Merai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Flick</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 102, pp.77-85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.02.033⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 99, pp.194-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617849v1</w:t>
+                <w:t xml:space="preserve">hal-02608709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining quantitative risk assessment of human health, food waste and energy consumption: the next step in the development of the food cold chain?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization and modelling of refrigeration of pork carcasses during transport under field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 39 (4), pp.906-925. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102, pp.77-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/risa.13199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156194v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural Practices Influence Salmonella Contamination and Survival in Pre-harvest Tomato Production</w:t>
+                <w:t xml:space="preserve">Risk Assessment of Salmonellosis from Consumption of Alfalfa Sprouts and Evaluation of the Public Health Impact of Sprout Seed Treatment and Spent Irrigation Water Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Suzzi</w:t>
+                <w:t xml:space="preserve">Yuhuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Schikora</w:t>
+                <w:t xml:space="preserve">Régis Pouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Marvasi</w:t>
+                <w:t xml:space="preserve">Sofia M Santillana Farakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ganyu Gu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura K Strawn</w:t>
+                <w:t xml:space="preserve">Judith Spungen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02451⟩</w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 00, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/risa.12964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936227v1</w:t>
+                <w:t xml:space="preserve">hal-02936201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of airflow inside a refrigerated trailer loaded with carcasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Le transport frigorifique des carcasses de porc en France, enjeux liés aux changements de la réglementation européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Merai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Veauclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1170, pp.39-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607357v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transport frigorifique des carcasses de porc en France, enjeux liés aux changements de la réglementation européenne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
+                <w:t xml:space="preserve">Agricultural Practices Influence Salmonella Contamination and Survival in Pre-harvest Tomato Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Suzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Veauclin</w:t>
+                <w:t xml:space="preserve">Adam Schikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Marvasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganyu Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura K Strawn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608699v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Assessment of Salmonellosis from Consumption of Alfalfa Sprouts and Evaluation of the Public Health Impact of Sprout Seed Treatment and Spent Irrigation Water Testing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of airflow inside a refrigerated trailer loaded with carcasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 00, </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88, pp.337-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/risa.12964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936201v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Risk Assessment of Norovirus Transmission in Food Establishments: Evaluating the Impact of Intervention Strategies and Food Employee Behavior on the Risk Associated with Norovirus in Foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Pouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Fanaselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5288,1983 +5288,1983 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking food waste prevention, energy consumption and microbial food safety: the next challenge of food policy ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Flick</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cofs.2016.06.006⟩</w:t>
+              <w:t xml:space="preserve">Procedia Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.125-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569697v1</w:t>
+                <w:t xml:space="preserve">hal-01565832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Linking food waste prevention, energy consumption and microbial food safety: the next challenge of food policy ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Food Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2016.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02601902v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.125-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565832v1</w:t>
+                <w:t xml:space="preserve">hal-02601902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified heat transfer modeling in a cold room filled with food products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part II: Application to the cold chain of cooked ham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunny George Gwanpua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 149, pp.78-86. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.023⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 148, pp.58-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173940v1</w:t>
+                <w:t xml:space="preserve">hal-01564759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part I: Methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Preliminary study of airflow and heat transfer in a cold room filled with apple pallets: Comparison between two modelling approaches and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Flick</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.367-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.037⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173937v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of airflow and heat transfer in a cold room filled with apple pallets: Comparison between two modelling approaches and experimental results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part III: Application to the apple cold chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunny George Gwanpua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Flick</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 148, pp.66-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173941v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part III: Application to the apple cold chain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part I: Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny George Gwanpua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie Geeraerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 148, pp.66-73. </w:t>
+              <w:t xml:space="preserve">, 2015, 148, pp.53-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173938v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FRISBEE tool, a software for optimising the trade-off between food quality, energy use, and global warming impact of cold chains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simplified heat transfer modeling in a cold room filled with food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 148, pp.2-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.06.021⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 149, pp.78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600678v1</w:t>
+                <w:t xml:space="preserve">hal-01173940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part II: Application to the cold chain of cooked ham</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+                <w:t xml:space="preserve">The FRISBEE tool, a software for optimising the trade-off between food quality, energy use, and global warming impact of cold chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Gwanpua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Verboven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.E. Verlinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 148, pp.58-65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.038⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 148, pp.2-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01564759v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of airflow, heat and mass transfer in a cold room filled with food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630419v1</w:t>
+                <w:t xml:space="preserve">hal-01173923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1143, pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the significant factors in food safety using global sensitivity analysis and the accept-and-reject algorithm: application to the cold chain of ham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 180, pp.39-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1143, pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of airflow, heat and mass transfer in a cold room filled with food products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1143, pp.32-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01173923v1</w:t>
+                <w:t xml:space="preserve">hal-02630419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using simplified models of cold chain equipment to assess the influence of operating conditions and equipment design on cold chain performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47, pp.120-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7362,51 +7362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimeti Doner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 97, pp.876-880. </w:t>
@@ -7496,51 +7496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimeti Doner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
@@ -7630,51 +7630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sow Ousmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35, pp.1535-1543. </w:t>
@@ -7764,51 +7764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
@@ -7878,3857 +7878,3857 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du refroidissement d'une palette de 4 colis de tomates - Mise en évidence des hétérogénéités de températures entre colis et au sein même d'un colis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of cheese heat generation inside a ventilated pallet on cooling rate and heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dihia Aguenihanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moureh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05099578v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th IIR Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.iccc2024.1068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From microstructure development to quality changes and viral risk: multiscale analysis of frozen raspberries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin-Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou-Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th IIR Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.iccc2024.1102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Characterization of Cooling Behavior Within a Multi-Package: Application on a Pallet of Strawberries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th IIR Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.iccc2024.1066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NUMERICAL MODELLING OF AIRFLOW AND HEAT TRANSFER WITHIN A MULTI-PACKAGING OF STRAWBERRIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Nasser Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conference on Simulation and Modelling in the Food and Bio-Industry, FOODSIM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Ghent, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SIMPLIFIED ZONAL MODEL OF FLUID AND HEAT TRANSFER INSIDE A PALLET OF CHEESE ACCOUNTING FOR FREE/MIXED CONVECTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihia Aguenihanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conference on Simulation and Modelling in the Food and Bio-Industry, FOODSIM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Ghent, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and modelling study of water condensation and evaporation at the surface of fruits during cold chain breaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Lequentrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institut of Refrigeration, Aug 2023, Paris Palais des congrès, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a new thermometer for the measurement of carcass surface temperature in slaughterhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gahartian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Binti-Zacharia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICR2023 _ 26th International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut International du froid/International Institute of refrigeration (IIF/IIR), Aug 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat transfer characteristics within a multiscale packaging: application on a pallet of strawberries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, PARIS, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CFD study of airflow and temperature heterogeneity within a pallet of heat generating products: application to cheeses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihia Aguenihanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.10.18462/iir.icr.2023.0082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy and environmental assessment of strawberry cold chain - comparison of the use of different materials for packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Merouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Salehy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the impact of palletization and air velocity in platform on temperature in a vented pallet of cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Thu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICCC2022_Online 7th IIR International Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut International du froid/International Institute of refrigeration (IIF/IIR), Apr 2022, Newcastle (GB)_ Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.iccc2022.1167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of Salmonella in Powdered Infant Formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kooh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Sanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. pp.90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of Food Transportation and Storage in an Insulated Box: Effect of Phase Change Material Position and Spacing Underneath the Load Tanathep Leungtongkum* (a, b) , Denis Flick (b) , Hong Minh Hoang (a) , Duret Steven (a) , Anthony Delahaye (a) and Onrawee Laguerre (a)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.iccc2022.1117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the fluid flow inside a refrigerated trailer loaded with pork carcasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-criteria analysis approach considering food safety, food waste and energy consumption: Application to production process of puff pastry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Committee on Predictive Modelling in Food (ICPMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bragança, Portugal. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of multi-criteria analysis approach considering food quality and energy consumption: Application to production process of puff pastry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International congress of refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the fluid flow inside a refrigerated trailer loaded with prok carcasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental characterization and modelling of refrigeration of pork carcasses during transport in field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International congress of refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prédiction des transferts et de la croissance microbienne lors du transport de carcasses de porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26eme congrès français de thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of airflow inside a refrigerated trailer loaded with carcasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Food and Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of airflow inside a refrigerated trailer loaded with carcasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. International Conference on Food and Biosystems Engineering (I. C. FaBE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratory of Food &amp; Biosystems Engineering (FABE Lab)., Jun 2017, Rhodes, Greece. 562 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on Predictive Modelling in Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Rio de Janeiro, Brazil. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airflow, heat and mass transfer in a cold room filled with food products: comparison of experimental, CFD and simplified approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd IIR International Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Londre, United Kingdom. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How the cold chain impacts the shelf life of a ready-to-eat food regarding listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beaufort Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bergis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd IIR International conference on Sustainability and the Cold Chain, ICCC2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of the impact of consumer behaviors on exposure to &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; by deterministic and stochastic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International Conference on Predictive Modelling in Food (ICPMF8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA.; Groupement d'Intérêt Scientifique Sym'Previus (GIS Sym'Previus). FRA.; Centre National Interprofessionnel de l'Economie Laitière (CNIEL). FRA., Sep 2013, Paris, France. 286 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of cooked ham cold chain variability on safety by sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd IIR International Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of cooked ham cold chain variability on safety by sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. IIR International Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut International du Froid (IIF). FRA., Apr 2013, Paris, France. 641 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental investigations of nanofluids at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahadir Aladag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halelfadl Salma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimeti Doner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICAE 2011 Third International Conference on Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Perugia, Italy. pp.3153-3162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement thermique des nanofluides à basse température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahadir Aladag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Halelfadl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bazantay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Interuniversitaire Franco Québécois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Saguenay, Canada. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer behavior at sale point and consumption according to strawberry quality: how to use those data to evaluate food waste?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pignères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Pignères</w:t>
+                <w:t xml:space="preserve">Marine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven Duret</w:t>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Blumenthal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835919v1</w:t>
-              </w:r>
-[...3605 lines deleted...]
-                <w:t xml:space="preserve">hal-00685954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11746,90 +11746,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Emaris Rapport industriel : Essais sur site juin et septembre 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihia Aguenihanai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11969,51 +11969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la condensation à la surface de produits lors des ruptures de la chaîne du froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE TRANSFORM. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12057,359 +12057,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Salmonella and Cronobacter spp. in powdered infant formula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">An agent-based model to predict SARS-CoV-2 contamination of surfaces and meat cuts in processing plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Federighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Kooh</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodMicro2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Athene, Greece. , 2022</w:t>
+              <w:t xml:space="preserve">, Aug 2022, Athene, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03903055v1</w:t>
+                <w:t xml:space="preserve">anses-03903173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based model to predict SARS-CoV-2 contamination of surfaces and meat cuts in processing plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
+                <w:t xml:space="preserve">Control of Salmonella and Cronobacter spp. in powdered infant formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kooh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Sanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Chaix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauline Kooh</w:t>
+                <w:t xml:space="preserve">Stephanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodMicro2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Athene, Greece. </w:t>
+              <w:t xml:space="preserve">, Aug 2022, Athene, Greece. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03903173v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03903055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project SACADA: SARS-CoV-2 transmission in meat processing plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Batéjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Federighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodMicro2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Athene, Greece. </w:t>
@@ -12438,103 +12438,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTICOLD: for an Eco-designed cold chain for fresh cut salad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Symposium on Fruit and Vegetable Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Avignon, France</w:t>
@@ -12563,103 +12563,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the impact of consumer behaviors on exposure to Listeria monocytogenes by deterministic and stochastic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My Dung Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Predictive Modelling in Food (ICPMF8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12716,51 +12716,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la variabilité des transferts thermiques dans la chaîne du froid pour la maîtrise de la qualité et de la sécurité des aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat, Génie des procédés, Institut des Sciences et Industries du Vivant et de l'Environnement (AgroParisTech), 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12956,51 +12956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Annibal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cottet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2024.113286" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rendet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art27" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463433v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawut Chaomuang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheeraphat Potisuwan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Paviet-Salomon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101512" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051963v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pign&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle-Ahou Gouton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101257" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837241v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser Eddine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.12.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laguerre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Ndoye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111803" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Aguenihanai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moureh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112323" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809161v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyamin Dahmana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-024-03656-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suveena Jantapirak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Paviet Salomon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112161" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Sdiri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112190" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaomuang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Paviet Salomon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mawilai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.02.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriyan Supapvanich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2024.101339" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanathep Leungtongkum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.02.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kwadwo Kale Agyeman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16042048" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095941v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.04.023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169721v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guillois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110321" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200182v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef El Adlouni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.06.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192381v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111710" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111207" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03403754v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bouledjeraf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.10.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108696" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772812v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reling" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2022.112050" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189869v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fran&#231;ois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Fritsch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902027v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15228659" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683454v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loisel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tardet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cagnon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111156" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.03.052" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190857v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108076" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260725v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Merai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411427v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Letang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be9771" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.03.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608709v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.11.041" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.02.033" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13199" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936227v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Suzzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marvasi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganyu Gu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura K Strawn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02451" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607357v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.01.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veauclin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936201v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhuan Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pouillot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M Santillana Farakos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Spungen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12964" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936133v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Fanaselle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Papafragkou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girvin Liggans" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12758" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569697v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.06.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSKWX6R9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601902v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2016.05.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565832v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173940v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4M4TH0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173937v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny George Gwanpua" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Geeraerd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.037" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7XP92B9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173941v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ4183FX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173938v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.039" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBL7BDG1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600678v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Gwanpua" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verboven" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brown" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Verlinden" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.06.021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564759v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.038" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N2JMCQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630419v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599874v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173912v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.04.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HP0MKHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569716v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173923v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8D5TQ96-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.023" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS7LDV4W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707410v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahadir Aladag" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halelfadl Salma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimeti Doner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mar&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.12.101" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Halelfadl" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667139v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sow Ousmane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.07.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936236v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sow" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835919v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682145v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Verbrugghe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Benkhelifa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Latil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Toutie Ndoye" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2024.1102" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682153v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2024.1066" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682122v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682151v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2024.1068" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273263v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gahartian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Binti-Zacharia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0511" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285522v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0158" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285613v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.10.18462/iir.icr.2023.0082" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224116v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merouani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0432" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231593v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Lequentrec" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sambou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273127v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thu Pham" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saavedra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1167" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845650v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198851v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1117" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261530v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0250" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609400v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273646v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261536v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leroux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0179" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261479v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0178" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852763v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merai" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777974v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Guiller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733743v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741297v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742952v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510179v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750077v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469099v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort Beaufort" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lintz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749381v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992672v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bazantay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685954v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299849v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889040v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824471v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903055v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903173v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903141v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bat&#233;jat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bou&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617843v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Sorin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604564v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Hoang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02600249v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Aguenihanai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moureh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112323" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyamin Dahmana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-024-03656-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawut Chaomuang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheeraphat Potisuwan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Paviet-Salomon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101512" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051963v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pign&#232;res" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle-Ahou Gouton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rendet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Annibal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art27" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101257" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cottet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2024.113286" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser Eddine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.12.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laguerre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Ndoye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111803" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriyan Supapvanich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2024.101339" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Sdiri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593172v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suveena Jantapirak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Paviet Salomon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112161" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaomuang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Paviet Salomon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mawilai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.02.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanathep Leungtongkum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.02.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.04.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kwadwo Kale Agyeman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16042048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef El Adlouni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.06.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guillois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110321" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192381v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111710" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111207" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15228659" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loisel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tardet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cagnon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111156" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108696" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reling" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2022.112050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03403754v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bouledjeraf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.10.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189869v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fran&#231;ois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Fritsch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108076" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.03.052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411427v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Letang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be9771" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260725v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Merai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.03.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156194v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13199" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608709v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.11.041" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.02.033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936201v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhuan Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pouillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M Santillana Farakos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Spungen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12964" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608699v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veauclin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936227v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Suzzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marvasi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganyu Gu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura K Strawn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02451" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607357v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.01.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936133v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Fanaselle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Papafragkou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girvin Liggans" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12758" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2016.05.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569697v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.06.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSKWX6R9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601902v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny George Gwanpua" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N2JMCQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173941v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ4183FX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173938v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBL7BDG1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173937v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Geeraerd" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7XP92B9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4M4TH0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600678v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Gwanpua" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verboven" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brown" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Verlinden" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.06.021" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173923v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8D5TQ96-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599874v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.04.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HP0MKHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569716v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630419v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.023" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS7LDV4W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707410v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahadir Aladag" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halelfadl Salma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimeti Doner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mar&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.12.101" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Halelfadl" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667139v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sow Ousmane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.07.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936236v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sow" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682151v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2024.1068" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682145v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Verbrugghe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Benkhelifa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Latil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Toutie Ndoye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2024.1102" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682153v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2024.1066" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682122v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682111v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231593v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Lequentrec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sambou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273263v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gahartian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Binti-Zacharia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0511" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285522v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0158" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285613v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.10.18462/iir.icr.2023.0082" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224116v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merouani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0432" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273127v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thu Pham" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saavedra" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1167" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845650v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198851v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1117" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261479v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0178" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609400v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261530v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0250" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273646v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261536v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leroux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0179" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852763v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merai" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777974v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Guiller" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733743v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741297v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742952v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469099v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort Beaufort" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lintz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750077v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510179v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749381v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685954v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992672v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bazantay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835919v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299849v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889040v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824471v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903173v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903055v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903141v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bat&#233;jat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bou&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617843v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Sorin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604564v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Hoang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02600249v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>